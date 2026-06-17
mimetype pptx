--- v0 (2025-11-16)
+++ v1 (2026-06-17)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...16 lines deleted...]
-  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId14"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="257" r:id="rId2"/>
     <p:sldId id="264" r:id="rId3"/>
     <p:sldId id="265" r:id="rId4"/>
     <p:sldId id="272" r:id="rId5"/>
     <p:sldId id="273" r:id="rId6"/>
     <p:sldId id="274" r:id="rId7"/>
     <p:sldId id="266" r:id="rId8"/>
     <p:sldId id="267" r:id="rId9"/>
     <p:sldId id="268" r:id="rId10"/>
@@ -152,92 +152,140 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
+  <p:extLst>
+    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2160">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="2880">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main"/>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
+  <p:clrMru>
+    <a:srgbClr val="005EBC"/>
+  </p:clrMru>
+  <p:extLst>
+    <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
+      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
+    </p:ext>
+    <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
+    </p:ext>
+    <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
+    </p:ext>
+  </p:extLst>
+</p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="70175" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="51" d="100"/>
-          <a:sy n="51" d="100"/>
+          <a:sx n="77" d="100"/>
+          <a:sy n="77" d="100"/>
         </p:scale>
-        <p:origin x="-1056" y="-90"/>
+        <p:origin x="1794" y="108"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
-  <p:gridSpacing cx="78028800" cy="78028800"/>
+  <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -288,51 +336,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A39E776D-B498-49A0-806B-FA4CF6AC00C4}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/8/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143000" y="685800"/>
             <a:ext cx="4572000" cy="3429000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -354,82 +402,81 @@
           <p:cNvPr id="5" name="Notes Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
@@ -633,89 +680,89 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11266" name="Rectangle 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA8383CC-2E76-4514-A5E1-7267DEE62E2A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>1</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" smtClean="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11267" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11268" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>You are viewing a presentation on the nutrition needs for young children. This presentation will provide the information you need to offer children food that will best support their growth and development. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -749,63 +796,59 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Children need roughly 800 mg of calcium per day. Milk is high in calcium. One cup of milk provides 300 mg of calcium. Children can also get calcium from other foods in </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-[...7 lines deleted...]
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US"/>
+              <a:t>the dairy </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>and milk products group such as cottage cheese and yogurt.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C91E669-8249-4ED5-B9FF-5D4ACD0EF9C0}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -866,88 +909,72 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>This presentation is intended for trainers to provide detailed information about foods in the </a:t>
-[...10 lines deleted...]
-              <a:rPr lang="en-US" sz="1200" baseline="0" dirty="0" smtClean="0">
+              <a:t>This presentation is intended for trainers to provide detailed information about foods in the dairy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" baseline="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>group</a:t>
-[...7 lines deleted...]
-              <a:t>.</a:t>
+              <a:t>group.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7AE3B4FF-1E13-44CD-89FF-7FDFF128D8F4}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
@@ -990,63 +1017,63 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Piaget describes stages</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
               <a:t> in children’s cognitive development: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" baseline="0" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="en-US" baseline="0" dirty="0" err="1"/>
               <a:t>sensorimotor</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
               <a:t> stage; preoperational stage; concrete operational, and formal operational or abstract stage. Early childhood involves the first three stages, meaning children are not developmentally ready for abstract information. Unfortunately, a lot of nutrition information is abstract such as vitamins and minerals. </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C91E669-8249-4ED5-B9FF-5D4ACD0EF9C0}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>5</a:t>
@@ -1088,55 +1115,55 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Appropriate</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
               <a:t> nutrition information for young children is concrete. Therefore, information about nutrition for trainers will provide phrases that are concrete. Appropriate phrases will be provided in the training materials for each food group topic.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C91E669-8249-4ED5-B9FF-5D4ACD0EF9C0}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>6</a:t>
@@ -1195,68 +1222,52 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
-[...16 lines deleted...]
-              <a:t>and milk products group are milk, cheese, yogurt, and cottage cheese. </a:t>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The dairy and milk products group is the fifth group and offers additional nutrients necessary for children’s growth and development.  Food choices within the dairy and milk products group are milk, cheese, yogurt, and cottage cheese. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C91E669-8249-4ED5-B9FF-5D4ACD0EF9C0}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
@@ -1316,51 +1327,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Calcium is a mineral and plays the important role in bone development. Consuming adequate amounts of calcium is particularly important for children, because they are establishing the amount of bone they will sustain as adults. Children who do not consume adequate amounts of calcium are at an increased risk for osteoporosis, a serious condition of bone deterioration, when they are adults. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C91E669-8249-4ED5-B9FF-5D4ACD0EF9C0}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -1421,51 +1432,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Calcium is a mineral and plays the important role in bone development. Consuming adequate amounts of calcium is particularly important for children, because they are establishing the amount of bone they will sustain as adults. Children who do not consume adequate amounts of calcium are at an increased risk for osteoporosis, a serious condition of bone deterioration, when they are adults. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C91E669-8249-4ED5-B9FF-5D4ACD0EF9C0}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -1526,51 +1537,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Protein in milk helps to build and repair tissues.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C91E669-8249-4ED5-B9FF-5D4ACD0EF9C0}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -1631,60 +1642,52 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
-[...8 lines deleted...]
-              <a:t>and milk products keep children from breaking bones because it helps the body absorb and store calcium to build bone!</a:t>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Vitamin D in dairy and milk products keep children from breaking bones because it helps the body absorb and store calcium to build bone!</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C91E669-8249-4ED5-B9FF-5D4ACD0EF9C0}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
@@ -1774,54 +1777,53 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="2130425"/>
             <a:ext cx="7772400" cy="1470025"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="3886200"/>
             <a:ext cx="6400800" cy="1524000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
@@ -1893,76 +1895,75 @@
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/8/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2008,128 +2009,126 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/8/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2180,133 +2179,131 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6629400" y="274638"/>
             <a:ext cx="2057400" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="6019800" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/8/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2352,128 +2349,126 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/8/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2528,54 +2523,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="722313" y="4406900"/>
             <a:ext cx="7772400" cy="1362075"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="4000" b="1" cap="all"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="722313" y="2906713"/>
             <a:ext cx="7772400" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000">
@@ -2648,75 +2642,75 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/8/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2762,54 +2756,53 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600200"/>
             <a:ext cx="4038600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
@@ -2819,82 +2812,81 @@
             <a:lvl3pPr>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4648200" y="1600200"/>
             <a:ext cx="4038600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
@@ -2904,104 +2896,103 @@
             <a:lvl3pPr>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/8/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3051,54 +3042,53 @@
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1535113"/>
             <a:ext cx="4040188" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
@@ -3117,51 +3107,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2174875"/>
             <a:ext cx="4040188" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -3173,82 +3163,81 @@
             <a:lvl3pPr>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4645025" y="1535113"/>
             <a:ext cx="4041775" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
@@ -3267,51 +3256,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4645025" y="2174875"/>
             <a:ext cx="4041775" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -3323,104 +3312,103 @@
             <a:lvl3pPr>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/8/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3466,76 +3454,75 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/8/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3583,51 +3570,51 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/8/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3682,54 +3669,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="273050"/>
             <a:ext cx="3008313" cy="1162050"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3575050" y="273050"/>
             <a:ext cx="5111750" cy="5853113"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
@@ -3739,82 +3725,81 @@
             <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1435100"/>
             <a:ext cx="3008313" cy="4691063"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
@@ -3833,75 +3818,75 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/8/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3956,54 +3941,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="4800600"/>
             <a:ext cx="5486400" cy="566738"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="612775"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
@@ -4083,75 +4067,75 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/8/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4223,156 +4207,154 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="8229600" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600200"/>
             <a:ext cx="8229600" cy="4525963"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/8/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4749,117 +4731,135 @@
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3076" name="Rectangle 15"/>
+          <p:cNvPr id="3076" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Picture 8" descr="FINAL NRI Logo.jpg"/>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect r="35417"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="6172200" y="228600"/>
             <a:ext cx="2755900" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="6" name="Group 5"/>
+          <p:cNvPr id="6" name="Group 5">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="381000" y="152400"/>
             <a:ext cx="1816100" cy="2057400"/>
             <a:chOff x="381000" y="152400"/>
             <a:chExt cx="1816100" cy="2057400"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="7" name="Picture 19" descr="korean girl looking at camera"/>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
             <a:blip r:embed="rId4" cstate="print">
               <a:lum/>
             </a:blip>
             <a:srcRect l="17614" r="11928" b="9978"/>
             <a:stretch>
@@ -5009,236 +5009,205 @@
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Nutrition for </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>Young </a:t>
-[...10 lines deleted...]
-              <a:t>Children</a:t>
+              <a:t>Young Children</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" fontAlgn="auto">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4400" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="4400" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Milk and Milk Products Group</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" fontAlgn="auto">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" fontAlgn="auto">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" fontAlgn="auto">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="4000" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>(Insert your name here)</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="4000" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" sz="4000" b="1" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" fontAlgn="auto">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3600" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" sz="3600" b="1" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="TextBox 11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4876800" y="6396335"/>
             <a:ext cx="4099520" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Arial Black" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Workshop Presentation</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
-[...11 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
@@ -5250,94 +5219,74 @@
             <a:off x="304800" y="228600"/>
             <a:ext cx="8534400" cy="1066800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5400" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="5400" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0099FF"/>
+                  <a:srgbClr val="005EBC"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
-              <a:t>Dairy</a:t>
-[...32 lines deleted...]
-          <p:cNvPr id="3" name="Rectangle 10"/>
+              <a:t>Dairy and Milk Products</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 10">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
@@ -5386,83 +5335,95 @@
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="8000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Helps build and repair tissues!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture 13"/>
+          <p:cNvPr id="8" name="Picture 13">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect l="41690" t="45833" r="35938" b="39673"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="3124200" y="4953000"/>
             <a:ext cx="2667000" cy="1295400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 13"/>
+          <p:cNvPr id="6" name="Picture 13">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4" cstate="print"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="533400" y="4114800"/>
             <a:ext cx="2271871" cy="2065338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
@@ -5507,94 +5468,74 @@
             <a:off x="304800" y="228600"/>
             <a:ext cx="8534400" cy="1066800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5400" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="5400" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0099FF"/>
+                  <a:srgbClr val="005EBC"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
-              <a:t>Dairy</a:t>
-[...32 lines deleted...]
-          <p:cNvPr id="3" name="Rectangle 10"/>
+              <a:t>Dairy and Milk Products</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 10">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
@@ -5643,83 +5584,95 @@
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="8000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Helps keep children from breaking bones!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture 13"/>
+          <p:cNvPr id="8" name="Picture 13">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect l="41211" t="45833" r="35938" b="39706"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="3429000" y="5257800"/>
             <a:ext cx="1981200" cy="939944"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 13"/>
+          <p:cNvPr id="6" name="Picture 13">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4" cstate="print"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="457200" y="3962400"/>
             <a:ext cx="2439511" cy="2217738"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
@@ -5764,66 +5717,66 @@
             <a:off x="304800" y="228600"/>
             <a:ext cx="8534400" cy="1066800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5400" b="1" smtClean="0">
+              <a:rPr lang="en-US" sz="5400" b="1">
                 <a:solidFill>
-                  <a:srgbClr val="0099FF"/>
+                  <a:srgbClr val="005EBC"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Dairy </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="5400" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0099FF"/>
+                  <a:srgbClr val="005EBC"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>and Milk Products</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="381000" y="1752600"/>
             <a:ext cx="8382000" cy="1524000"/>
           </a:xfrm>
@@ -5906,51 +5859,57 @@
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buClr>
                 <a:schemeClr val="bg2"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="4800" b="1">
               <a:solidFill>
                 <a:srgbClr val="4D4D4D"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Rectangle 4"/>
+          <p:cNvPr id="4" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
@@ -6056,135 +6015,101 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="152400"/>
             <a:ext cx="7772400" cy="1924050"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="4000" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Nutrition for Young Children</a:t>
             </a:r>
-            <a:r>
-[...8 lines deleted...]
-            </a:r>
             <a:br>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1600200"/>
             <a:ext cx="7543800" cy="2133600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>This presentation is intended for trainers to provide detailed information about the </a:t>
-[...23 lines deleted...]
-              <a:t>and milk products group.</a:t>
+              <a:t>This presentation is intended for trainers to provide detailed information about the dairy and milk products group.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 6"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1600200" y="3886200"/>
             <a:ext cx="7315200" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
@@ -6230,205 +6155,156 @@
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="990600" y="3962400"/>
             <a:ext cx="528638" cy="533400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Objectives</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Content Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600200"/>
             <a:ext cx="8305800" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>The learner will be able to: </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Describe appropriate communication with young children.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
-[...12 lines deleted...]
-              <a:t>group.</a:t>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Describe the nutrients provided in the dairy group.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
-[...12 lines deleted...]
-              <a:t>.</a:t>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Describe the benefits of the nutrients in the dairy group.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
-[...8 lines deleted...]
-              <a:t>group.</a:t>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Recognize the recommended portions for young children in the dairy group.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
-[...10 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Know where to find foods in the dairy group.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -6436,79 +6312,84 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1219200" y="274638"/>
             <a:ext cx="6781800" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>How to communicate information about nutrition?</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Content Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="46083" name="Picture 3" descr="C:\Documents and Settings\sramsay\Local Settings\Temporary Internet Files\Content.IE5\0Z27FBGV\MPj03169740000[1].jpg"/>
+          <p:cNvPr id="46083" name="Picture 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="533399" y="1752600"/>
             <a:ext cx="5318911" cy="3581400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
@@ -6536,191 +6417,189 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1219200" y="274638"/>
             <a:ext cx="6781800" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Appropriate Communication with Children</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1066800" y="2286000"/>
             <a:ext cx="7620000" cy="3840163"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5400" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="5400" dirty="0"/>
               <a:t>Concrete vs. Abstract</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="1800" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Give children information appropriate to their cognitive developmental stage!</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Child Appropriate Phrases</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1981200"/>
             <a:ext cx="8229600" cy="4144963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Appropriate nutrition information for young children is </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" b="1" i="1" dirty="0"/>
               <a:t>concrete</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>!</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="6000" dirty="0"/>
               <a:t>Describe what nutrients do for the body!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -6742,81 +6621,68 @@
             <a:off x="152400" y="228600"/>
             <a:ext cx="8839200" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5400" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="5400" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0099FF"/>
+                  <a:srgbClr val="005EBC"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
-              <a:t>Dairy </a:t>
-[...19 lines deleted...]
-          <p:cNvPr id="6" name="Rectangle 14"/>
+              <a:t>Dairy and Milk Products</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 14" descr="MyPlate photo"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
@@ -6934,51 +6800,57 @@
           <a:blip r:embed="rId6" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="3657600" y="1905000"/>
             <a:ext cx="1955800" cy="3048000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Picture 13"/>
+          <p:cNvPr id="11" name="Picture 13">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7" cstate="print"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1295399" y="4191000"/>
             <a:ext cx="2271871" cy="2065338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
@@ -7023,74 +6895,61 @@
             <a:off x="304800" y="228600"/>
             <a:ext cx="8534400" cy="1066800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5400" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="5400" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0099FF"/>
+                  <a:srgbClr val="005EBC"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
-              <a:t>Dairy </a:t>
-[...12 lines deleted...]
-              <a:t>and Milk Products</a:t>
+              <a:t>Dairy and Milk Products</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="3810000" y="2667000"/>
             <a:ext cx="4724400" cy="1524000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -7152,51 +7011,51 @@
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buClr>
                 <a:schemeClr val="bg2"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="4800" b="1">
               <a:solidFill>
                 <a:srgbClr val="4D4D4D"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Rectangle 10"/>
+          <p:cNvPr id="4" name="Rectangle 10" descr="Image of a skeleton"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
@@ -7276,81 +7135,74 @@
             <a:off x="304800" y="228600"/>
             <a:ext cx="8534400" cy="1066800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5400" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="5400" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0099FF"/>
+                  <a:srgbClr val="005EBC"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
-              <a:t>Dairy </a:t>
-[...19 lines deleted...]
-          <p:cNvPr id="3" name="Rectangle 10"/>
+              <a:t>Dairy and Milk Products</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 10">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
@@ -7399,83 +7251,95 @@
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="8000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Help children make strong bones!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture 13"/>
+          <p:cNvPr id="8" name="Picture 13">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect l="40911" t="45833" r="35938" b="39703"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="3581400" y="5257800"/>
             <a:ext cx="2057400" cy="963642"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 13"/>
+          <p:cNvPr id="6" name="Picture 13">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4" cstate="print"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="304800" y="3962400"/>
             <a:ext cx="2514599" cy="2286000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
@@ -8037,85 +7901,94 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>617</Words>
+  <Words>634</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
   <Paragraphs>57</Paragraphs>
   <Slides>12</Slides>
   <Notes>10</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="13" baseType="lpstr">
+    <vt:vector size="16" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Arial Black</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>Slide 1</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Nutrition for Young Children </vt:lpstr>
       <vt:lpstr>Objectives</vt:lpstr>
       <vt:lpstr>How to communicate information about nutrition?</vt:lpstr>
       <vt:lpstr>Appropriate Communication with Children</vt:lpstr>
       <vt:lpstr>Child Appropriate Phrases</vt:lpstr>
-      <vt:lpstr>Slide 7</vt:lpstr>
-[...4 lines deleted...]
-      <vt:lpstr>Slide 12</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Idaho</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Slide 1</dc:title>
   <dc:creator>Becky S</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>