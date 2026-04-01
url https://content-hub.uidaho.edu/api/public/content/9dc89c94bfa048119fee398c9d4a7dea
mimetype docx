--- v0 (2025-10-14)
+++ v1 (2026-04-01)
@@ -27,96 +27,96 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4581A920" w14:textId="77777777" w:rsidR="00CF15EC" w:rsidRPr="00CF15EC" w:rsidRDefault="00CF15EC" w:rsidP="00CF15EC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF15EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>REVELEY SCHOLARSHIP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A421D6C" w14:textId="5E47924B" w:rsidR="008875A3" w:rsidRPr="00F63E42" w:rsidRDefault="00984C8D" w:rsidP="008875A3">
+    <w:p w14:paraId="1A421D6C" w14:textId="3867F15F" w:rsidR="008875A3" w:rsidRPr="00F63E42" w:rsidRDefault="00984C8D" w:rsidP="008875A3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00060C33">
+      <w:r w:rsidR="00D34288">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00452A77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
-      <w:r w:rsidR="00060C33">
+      <w:r w:rsidR="00D34288">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00371802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF15EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Award Year Application</w:t>
       </w:r>
       <w:r w:rsidR="00280190" w:rsidRPr="00F63E42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
@@ -246,1187 +246,1060 @@
       </w:r>
       <w:r w:rsidRPr="00562BD7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: Tom and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00562BD7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Teita</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00562BD7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Reveley </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69ADFC48" w14:textId="77777777" w:rsidR="00280190" w:rsidRPr="00CF15EC" w:rsidRDefault="00280190" w:rsidP="00280190"/>
+    <w:p w14:paraId="52B44559" w14:textId="77777777" w:rsidR="00193CE2" w:rsidRPr="00562BD7" w:rsidRDefault="00193CE2" w:rsidP="00F63E42">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tom Reveley graduated from the University of Idaho in 1959 with a Bachelor of Science degree in Forestry Resources, attended the New York University Graduate School of Business, and currently serves on the UI Dean’s Council for the College of Natural Resources.  He is now </w:t>
+      </w:r>
+      <w:r w:rsidR="00315ECA" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Senior</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vice President for Merrill Lynch, Inc.  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00562BD7">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-        <w:t>Reveley</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Teita</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00562BD7">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...8 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reveley, a graduate from Smith College (BA) and the Smith College School for Social Work (MSW), is a psychiatric social worker with a specialty in child guidance.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D55673" w14:textId="77777777" w:rsidR="00193CE2" w:rsidRPr="00562BD7" w:rsidRDefault="00193CE2" w:rsidP="00F63E42">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B6261ED" w14:textId="77777777" w:rsidR="00280190" w:rsidRPr="00562BD7" w:rsidRDefault="00280190" w:rsidP="00F63E42">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00562BD7">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tom </w:t>
+        <w:t xml:space="preserve">Tom and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00562BD7">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Reveley</w:t>
+        <w:t>Teita</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00562BD7">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> graduated from the University of Idaho in 1959 with a Bachelor of Science degree in Forestry Resources, attended the New York University Graduate School of Business, and currently serves on the UI Dean’s Council for the College of Natural Resources.  He is now </w:t>
-[...6 lines deleted...]
-        <w:t>Senior</w:t>
+        <w:t xml:space="preserve"> Reveley’s interest in learning and attention disabilities spans many years. They have personal experience with the challenges that these disabilities pose for st</w:t>
+      </w:r>
+      <w:r w:rsidR="00193CE2" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>udents pursuing higher education and are</w:t>
       </w:r>
       <w:r w:rsidRPr="00562BD7">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Vice President for Merrill Lynch, Inc.  </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> committed to supporting and recognizing the accomplishments of students with learning and attention disabilities.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6853AD5E" w14:textId="77777777" w:rsidR="00F67722" w:rsidRPr="00562BD7" w:rsidRDefault="00F67722" w:rsidP="00280190">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D2EDB0B" w14:textId="77777777" w:rsidR="00280190" w:rsidRPr="00562BD7" w:rsidRDefault="00280190" w:rsidP="00280190">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00562BD7">
         <w:rPr>
-          <w:sz w:val="28"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="68D55673" w14:textId="77777777" w:rsidR="00193CE2" w:rsidRPr="00562BD7" w:rsidRDefault="00193CE2" w:rsidP="00F63E42">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Purpose</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3996246A" w14:textId="77777777" w:rsidR="00280190" w:rsidRPr="00CF15EC" w:rsidRDefault="00280190" w:rsidP="00280190"/>
+    <w:p w14:paraId="4FFFD43E" w14:textId="77777777" w:rsidR="00604940" w:rsidRPr="00562BD7" w:rsidRDefault="006178D8" w:rsidP="00F63E42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00562BD7">
         <w:rPr>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>The purpose of the Reveley Scholarship is t</w:t>
+      </w:r>
+      <w:r w:rsidR="00280190" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>o recognize the academic progres</w:t>
+      </w:r>
+      <w:r w:rsidR="00F67722" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>s and academic achievement of University of Idaho students</w:t>
+      </w:r>
+      <w:r w:rsidR="00280190" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with either a </w:t>
+      </w:r>
+      <w:r w:rsidR="00280190" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>documented</w:t>
+      </w:r>
+      <w:r w:rsidR="00604940" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00604940" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>specific</w:t>
+      </w:r>
+      <w:r w:rsidR="009C64E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> learning disability, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000D07F2" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00F64600" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ttention </w:t>
+      </w:r>
+      <w:r w:rsidR="000D07F2" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00F64600" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eficit </w:t>
+      </w:r>
+      <w:r w:rsidR="000D07F2" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00F64600" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>isorder</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F64600" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ADD) </w:t>
+      </w:r>
+      <w:r w:rsidR="00280190" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000D07F2" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00280190" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ttention </w:t>
+      </w:r>
+      <w:r w:rsidR="000D07F2" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00280190" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eficit </w:t>
+      </w:r>
+      <w:r w:rsidR="000D07F2" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00280190" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yperactivity </w:t>
+      </w:r>
+      <w:r w:rsidR="000D07F2" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00280190" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>isorder</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00280190" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ADHD</w:t>
+      </w:r>
       <w:r w:rsidRPr="00562BD7">
         <w:rPr>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
       <w:r w:rsidRPr="00562BD7">
         <w:rPr>
-          <w:sz w:val="28"/>
-[...64 lines deleted...]
-    <w:p w14:paraId="4FFFD43E" w14:textId="77777777" w:rsidR="00604940" w:rsidRPr="00562BD7" w:rsidRDefault="006178D8" w:rsidP="00F63E42">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>and t</w:t>
+      </w:r>
+      <w:r w:rsidR="00280190" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o recognize the student’s commitment and extraordinary effort toward pursuing </w:t>
+      </w:r>
+      <w:r w:rsidR="007C79D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidR="00280190" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> educational goals.</w:t>
+      </w:r>
+      <w:r w:rsidR="00473C31" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="247E3148" w14:textId="77777777" w:rsidR="00604940" w:rsidRPr="00562BD7" w:rsidRDefault="00604940" w:rsidP="00F63E42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00562BD7">
-[...312 lines deleted...]
-    <w:p w14:paraId="247E3148" w14:textId="77777777" w:rsidR="00604940" w:rsidRPr="00562BD7" w:rsidRDefault="00604940" w:rsidP="00F63E42">
+    </w:p>
+    <w:p w14:paraId="18355A12" w14:textId="366624AE" w:rsidR="00280190" w:rsidRPr="00562BD7" w:rsidRDefault="00473C31" w:rsidP="00F63E42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="18355A12" w14:textId="366624AE" w:rsidR="00280190" w:rsidRPr="00562BD7" w:rsidRDefault="00473C31" w:rsidP="00F63E42">
+      <w:r w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>NOTE</w:t>
+      </w:r>
+      <w:r w:rsidR="0069406E" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="0069406E" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PLEASE</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3745E" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> READ </w:t>
+      </w:r>
+      <w:r w:rsidR="000D07F2" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F3745E" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">attached </w:t>
+      </w:r>
+      <w:r w:rsidR="003E3764" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>definition</w:t>
+      </w:r>
+      <w:r w:rsidR="00193CE2" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3764" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00193CE2" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of a learning disability and attention deficit disorder </w:t>
+      </w:r>
+      <w:r w:rsidR="003E3764" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>to determine if you qualify</w:t>
+      </w:r>
+      <w:r w:rsidR="00193CE2" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for this scholarship</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3764" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3764" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51CD1FE2" w14:textId="77777777" w:rsidR="00280190" w:rsidRPr="00562BD7" w:rsidRDefault="00280190" w:rsidP="00F63E42">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="454CF58C" w14:textId="77777777" w:rsidR="00280190" w:rsidRPr="00562BD7" w:rsidRDefault="00280190" w:rsidP="00F63E42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00562BD7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="none"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> PLEASE</w:t>
+        </w:rPr>
+        <w:t>Award</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3474CA89" w14:textId="77777777" w:rsidR="00280190" w:rsidRPr="00CF15EC" w:rsidRDefault="00280190" w:rsidP="00F63E42">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F8AB8F7" w14:textId="5C3AB52D" w:rsidR="00280190" w:rsidRPr="00562BD7" w:rsidRDefault="00280190" w:rsidP="00F63E42">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Scholars</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46EF9" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>hips will be announced</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3C54" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55373" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">during the </w:t>
+      </w:r>
+      <w:r w:rsidR="009C64E6" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>spring</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55373" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3C54" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55373" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="003025A2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34288">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="003732D0" w:rsidRPr="003732D0">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F3745E" w:rsidRPr="00562BD7">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">the </w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00F83024" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3C54" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>unds will be dispersed</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55373" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the </w:t>
+      </w:r>
+      <w:r w:rsidR="002E754E">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="009C64E6" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3C54" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003025A2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34288">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="003025A2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="002E754E">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="003025A2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>pring 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34288">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55373" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester</w:t>
+      </w:r>
+      <w:r w:rsidR="004412F4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0514" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46EF9" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>to awardees who are officially enrolled in classes</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3C54" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A50116" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>The award</w:t>
       </w:r>
       <w:r w:rsidR="00F3745E" w:rsidRPr="00562BD7">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...33 lines deleted...]
-          <w:u w:val="none"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00193CE2" w:rsidRPr="00562BD7">
-[...49 lines deleted...]
-    <w:p w14:paraId="51CD1FE2" w14:textId="77777777" w:rsidR="00280190" w:rsidRPr="00562BD7" w:rsidRDefault="00280190" w:rsidP="00F63E42">
+      <w:r w:rsidR="009363BE" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amount </w:t>
+      </w:r>
+      <w:r w:rsidR="00F3745E" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="005057F8" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> usually</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3745E" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003025A2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>about $500/semester</w:t>
+      </w:r>
+      <w:r w:rsidR="007E21F9" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recipients </w:t>
+      </w:r>
+      <w:r w:rsidR="009363BE" w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>are invited to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562BD7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reapply each year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E6DBB6" w14:textId="77777777" w:rsidR="00280190" w:rsidRPr="00562BD7" w:rsidRDefault="00280190" w:rsidP="00F63E42">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="454CF58C" w14:textId="77777777" w:rsidR="00280190" w:rsidRPr="00562BD7" w:rsidRDefault="00280190" w:rsidP="00F63E42">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="3E8791E2" w14:textId="77777777" w:rsidR="00280190" w:rsidRPr="00562BD7" w:rsidRDefault="00280190" w:rsidP="00F63E42">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00562BD7">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Deadline</w:t>
       </w:r>
       <w:r w:rsidRPr="00562BD7">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="3474CA89" w14:textId="77777777" w:rsidR="00280190" w:rsidRPr="00CF15EC" w:rsidRDefault="00280190" w:rsidP="00F63E42">
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F470DA" w14:textId="77777777" w:rsidR="00280190" w:rsidRPr="00CF15EC" w:rsidRDefault="00280190" w:rsidP="00F63E42">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F8AB8F7" w14:textId="3CBDBA74" w:rsidR="00280190" w:rsidRPr="00562BD7" w:rsidRDefault="00280190" w:rsidP="00F63E42">
+    <w:p w14:paraId="499A4EA9" w14:textId="7175D93A" w:rsidR="00280190" w:rsidRPr="00562BD7" w:rsidRDefault="00D34288" w:rsidP="00F63E42">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...329 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...61 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidRPr="00D34288">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11:59 p.m. Pacific time Sunday, March 8, 2026</w:t>
       </w:r>
       <w:r w:rsidR="0087151E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F208D1" w:rsidRPr="00562BD7">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00280190" w:rsidRPr="00562BD7">
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Deliver completed application to </w:t>
       </w:r>
       <w:r w:rsidR="002E22B2">
@@ -1683,51 +1556,51 @@
       </w:r>
       <w:r w:rsidR="006A5B5C" w:rsidRPr="00562BD7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> criteria to be considered:</w:t>
       </w:r>
       <w:r w:rsidRPr="00562BD7">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="546DE3B5" w14:textId="77777777" w:rsidR="009363BE" w:rsidRPr="00562BD7" w:rsidRDefault="009363BE" w:rsidP="00280190">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16C57DDC" w14:textId="109B4234" w:rsidR="00280190" w:rsidRPr="006A2626" w:rsidRDefault="000A2899" w:rsidP="00280190">
+    <w:p w14:paraId="16C57DDC" w14:textId="0F543B7F" w:rsidR="00280190" w:rsidRPr="006A2626" w:rsidRDefault="000A2899" w:rsidP="00280190">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00562BD7">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="00280190" w:rsidRPr="00562BD7">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">e enrolled as a </w:t>
       </w:r>
       <w:r w:rsidR="00280190" w:rsidRPr="00562BD7">
@@ -1752,97 +1625,118 @@
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ergraduate</w:t>
       </w:r>
       <w:r w:rsidR="00F3745E" w:rsidRPr="00562BD7">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> at UI, </w:t>
       </w:r>
       <w:r w:rsidR="00F3745E" w:rsidRPr="00562BD7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">both </w:t>
       </w:r>
       <w:r w:rsidR="0007017B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Fall 2025 and Spring 2026</w:t>
+        <w:t>Fall 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34288">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="0007017B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Spring 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34288">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00280190" w:rsidRPr="00562BD7">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00280190" w:rsidRPr="006A2626">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>semesters</w:t>
       </w:r>
       <w:r w:rsidR="00F83024" w:rsidRPr="006A2626">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00280190" w:rsidRPr="006A2626">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(any major).</w:t>
       </w:r>
       <w:r w:rsidR="00D46EF9" w:rsidRPr="006A2626">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="317A1200" w14:textId="77777777" w:rsidR="00F208D1" w:rsidRPr="00562BD7" w:rsidRDefault="00F208D1" w:rsidP="00280190">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="331162DE" w14:textId="5EFAA38C" w:rsidR="00F83024" w:rsidRPr="006A2626" w:rsidRDefault="00F83024" w:rsidP="006178D8">
+    <w:p w14:paraId="331162DE" w14:textId="273ECF51" w:rsidR="00F83024" w:rsidRPr="006A2626" w:rsidRDefault="00F83024" w:rsidP="006178D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00562BD7">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Successfully c</w:t>
       </w:r>
       <w:r w:rsidR="00280190" w:rsidRPr="00562BD7">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">omplete a </w:t>
       </w:r>
       <w:r w:rsidR="00280190" w:rsidRPr="00562BD7">
@@ -1901,56 +1795,56 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> the end of t</w:t>
       </w:r>
       <w:r w:rsidR="005E01D0">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>he academic year (s</w:t>
       </w:r>
       <w:r w:rsidR="00F3745E" w:rsidRPr="006A2626">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">pring </w:t>
       </w:r>
       <w:r w:rsidR="002F6CED">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00060C33">
-[...4 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00D34288">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00280190" w:rsidRPr="006A2626">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D0AA276" w14:textId="77777777" w:rsidR="005D54A6" w:rsidRPr="00562BD7" w:rsidRDefault="00280190" w:rsidP="00280190">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00562BD7">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C074B1A" w14:textId="77777777" w:rsidR="00CF15EC" w:rsidRPr="00CF15EC" w:rsidRDefault="003E3764" w:rsidP="00CF15EC">
@@ -2230,189 +2124,50 @@
       <w:r w:rsidR="001C32B4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>plication</w:t>
       </w:r>
       <w:r w:rsidR="00280190" w:rsidRPr="00CF15EC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C49B63C" w14:textId="77777777" w:rsidR="00F63E42" w:rsidRDefault="00F63E42" w:rsidP="00F63E42">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72E0EF0A" w14:textId="38982CB8" w:rsidR="00CF15EC" w:rsidRPr="00CF15EC" w:rsidRDefault="00F63E42" w:rsidP="00CF15EC">
-[...137 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3A3F4B45" w14:textId="7831CF47" w:rsidR="009C64E6" w:rsidRPr="009C64E6" w:rsidRDefault="00F63E42" w:rsidP="00CF15EC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF15EC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Bring it to the</w:t>
       </w:r>
       <w:r w:rsidR="00CF15EC" w:rsidRPr="00CF15EC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2540,254 +2295,84 @@
         </w:rPr>
         <w:t>rograms staff</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF15EC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> and will </w:t>
       </w:r>
       <w:r w:rsidR="00CF15EC" w:rsidRPr="00CF15EC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>be further instructed to</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF15EC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> complete the application package. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF43915" w14:textId="77777777" w:rsidR="00CF15EC" w:rsidRDefault="00CF15EC" w:rsidP="00CF15EC">
-[...138 lines deleted...]
-    <w:p w14:paraId="473602A9" w14:textId="77777777" w:rsidR="009C64E6" w:rsidRDefault="009C64E6" w:rsidP="00A95EED">
+    <w:p w14:paraId="03C043AB" w14:textId="77777777" w:rsidR="00DE37E9" w:rsidRDefault="00DE37E9">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="267F0555" w14:textId="435089B9" w:rsidR="00A95EED" w:rsidRPr="00F63E42" w:rsidRDefault="00A95EED" w:rsidP="00A95EED">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00F63E42">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-      </w:pPr>
-[...25 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">“Tips” for Applying for the </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Scholarship</w:t>
+        <w:t>“Tips” for Applying for the Reveley Scholarship</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71FC4F70" w14:textId="77777777" w:rsidR="00A95EED" w:rsidRDefault="00A95EED" w:rsidP="00A95EED">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7780796A" w14:textId="77777777" w:rsidR="00F63E42" w:rsidRPr="00562BD7" w:rsidRDefault="00F63E42" w:rsidP="00A95EED">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16BECFEC" w14:textId="77777777" w:rsidR="00604940" w:rsidRPr="00562BD7" w:rsidRDefault="00604940" w:rsidP="00997B0A">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:i/>
@@ -3352,315 +2937,187 @@
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>e sure to update</w:t>
       </w:r>
       <w:r w:rsidR="00CC4416" w:rsidRPr="00562BD7">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; refresh</w:t>
       </w:r>
       <w:r w:rsidR="00153BBF" w:rsidRPr="00562BD7">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> your information!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D7A0EA" w14:textId="77777777" w:rsidR="00997B0A" w:rsidRDefault="00997B0A" w:rsidP="00997B0A">
-[...1 lines deleted...]
-        <w:ind w:left="315"/>
+    <w:p w14:paraId="59AE5903" w14:textId="77777777" w:rsidR="00DE37E9" w:rsidRDefault="00DE37E9">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="025665F2" w14:textId="39398415" w:rsidR="00CC029C" w:rsidRPr="00CC029C" w:rsidRDefault="00922342" w:rsidP="003C246D">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025665F2" w14:textId="70391A2E" w:rsidR="00CC029C" w:rsidRPr="00CC029C" w:rsidRDefault="00922342" w:rsidP="003C246D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00060C33">
+      <w:r w:rsidR="00D34288">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
-      <w:r w:rsidR="00060C33">
+      <w:r w:rsidR="00D34288">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00CC029C" w:rsidRPr="00CC029C">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> Award Year</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4791B102" w14:textId="77777777" w:rsidR="009363BE" w:rsidRPr="00CC029C" w:rsidRDefault="009363BE" w:rsidP="009363BE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3FED">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC029C">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>REVELEY SCHOLARSHIP APPLICATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B406721" w14:textId="77777777" w:rsidR="009363BE" w:rsidRPr="00ED3FED" w:rsidRDefault="009363BE" w:rsidP="00F63E42">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30C13FD2" w14:textId="2A9DB54E" w:rsidR="009363BE" w:rsidRPr="00F63E42" w:rsidRDefault="00922342" w:rsidP="009363BE">
+    <w:p w14:paraId="30C13FD2" w14:textId="63B11341" w:rsidR="009363BE" w:rsidRPr="00F63E42" w:rsidRDefault="00922342" w:rsidP="009363BE">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">DEADLINE: </w:t>
       </w:r>
-      <w:r w:rsidR="008F67F4">
-[...123 lines deleted...]
-        <w:t>306</w:t>
+      <w:r w:rsidR="00D34288" w:rsidRPr="00D34288">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11:59 p.m. Pacific time Sunday, March 8, 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00BA252C" w14:textId="77777777" w:rsidR="009363BE" w:rsidRPr="006A2626" w:rsidRDefault="009363BE" w:rsidP="009363BE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0030C036" w14:textId="77777777" w:rsidR="009363BE" w:rsidRDefault="009363BE" w:rsidP="009363BE">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="dotted" w:sz="24" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="694A8612" w14:textId="77777777" w:rsidR="00CC029C" w:rsidRPr="006A2626" w:rsidRDefault="00CC029C" w:rsidP="009363BE">
       <w:pPr>
@@ -4629,173 +4086,149 @@
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34A64FB4" w14:textId="77777777" w:rsidR="009363BE" w:rsidRPr="00A75673" w:rsidRDefault="00E850B1" w:rsidP="00E850B1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75673">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Describe how the </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Scholarship will assist you in fu</w:t>
+        <w:t>Describe how the Reveley Scholarship will assist you in fu</w:t>
       </w:r>
       <w:r w:rsidR="00C63A08" w:rsidRPr="00A75673">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>rthering your educational goals:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B4C863A" w14:textId="77777777" w:rsidR="009363BE" w:rsidRPr="00E850B1" w:rsidRDefault="00C63A08" w:rsidP="00E850B1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009363BE" w:rsidRPr="00E850B1" w:rsidSect="008972CD">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="900" w:right="1170" w:bottom="900" w:left="1350" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21EA351C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73004786"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -5582,50 +5015,51 @@
     <w:rsid w:val="0009355D"/>
     <w:rsid w:val="000A2899"/>
     <w:rsid w:val="000C7B9A"/>
     <w:rsid w:val="000D07F2"/>
     <w:rsid w:val="000D2D0A"/>
     <w:rsid w:val="000F34DD"/>
     <w:rsid w:val="00153BBF"/>
     <w:rsid w:val="00180B0C"/>
     <w:rsid w:val="00193CE2"/>
     <w:rsid w:val="001A22E6"/>
     <w:rsid w:val="001B3F97"/>
     <w:rsid w:val="001C32B4"/>
     <w:rsid w:val="001D5065"/>
     <w:rsid w:val="002000E8"/>
     <w:rsid w:val="00206015"/>
     <w:rsid w:val="0020604D"/>
     <w:rsid w:val="00241E21"/>
     <w:rsid w:val="00280190"/>
     <w:rsid w:val="00290669"/>
     <w:rsid w:val="00292DDC"/>
     <w:rsid w:val="002E0515"/>
     <w:rsid w:val="002E0DF1"/>
     <w:rsid w:val="002E22B2"/>
     <w:rsid w:val="002E690E"/>
     <w:rsid w:val="002E754E"/>
+    <w:rsid w:val="002F0667"/>
     <w:rsid w:val="002F6CED"/>
     <w:rsid w:val="003025A2"/>
     <w:rsid w:val="00315ECA"/>
     <w:rsid w:val="0031780D"/>
     <w:rsid w:val="003445FA"/>
     <w:rsid w:val="00353CB0"/>
     <w:rsid w:val="00366709"/>
     <w:rsid w:val="003708CF"/>
     <w:rsid w:val="00371802"/>
     <w:rsid w:val="003732D0"/>
     <w:rsid w:val="003C246D"/>
     <w:rsid w:val="003C61E0"/>
     <w:rsid w:val="003D4391"/>
     <w:rsid w:val="003E3764"/>
     <w:rsid w:val="003E4A20"/>
     <w:rsid w:val="003F0446"/>
     <w:rsid w:val="003F2407"/>
     <w:rsid w:val="00424DAD"/>
     <w:rsid w:val="0043144A"/>
     <w:rsid w:val="004314FC"/>
     <w:rsid w:val="004412F4"/>
     <w:rsid w:val="00452A77"/>
     <w:rsid w:val="004660D1"/>
     <w:rsid w:val="00466E11"/>
     <w:rsid w:val="00473C31"/>
@@ -5704,54 +5138,57 @@
     <w:rsid w:val="00B12979"/>
     <w:rsid w:val="00B2020B"/>
     <w:rsid w:val="00B91719"/>
     <w:rsid w:val="00B969B7"/>
     <w:rsid w:val="00BA338F"/>
     <w:rsid w:val="00BD2CC0"/>
     <w:rsid w:val="00BD733C"/>
     <w:rsid w:val="00BF17D9"/>
     <w:rsid w:val="00C22F4E"/>
     <w:rsid w:val="00C32D26"/>
     <w:rsid w:val="00C447B0"/>
     <w:rsid w:val="00C629C3"/>
     <w:rsid w:val="00C63A08"/>
     <w:rsid w:val="00C97541"/>
     <w:rsid w:val="00CB1563"/>
     <w:rsid w:val="00CB3821"/>
     <w:rsid w:val="00CB6FD7"/>
     <w:rsid w:val="00CB7012"/>
     <w:rsid w:val="00CC029C"/>
     <w:rsid w:val="00CC4416"/>
     <w:rsid w:val="00CD1BE1"/>
     <w:rsid w:val="00CD5B6C"/>
     <w:rsid w:val="00CE128E"/>
     <w:rsid w:val="00CF15EC"/>
     <w:rsid w:val="00D10C8E"/>
+    <w:rsid w:val="00D34288"/>
     <w:rsid w:val="00D46EF9"/>
     <w:rsid w:val="00D4705E"/>
     <w:rsid w:val="00D60E95"/>
     <w:rsid w:val="00DB4E13"/>
+    <w:rsid w:val="00DD29B8"/>
+    <w:rsid w:val="00DE37E9"/>
     <w:rsid w:val="00E24228"/>
     <w:rsid w:val="00E850B1"/>
     <w:rsid w:val="00EA0CE0"/>
     <w:rsid w:val="00EB62D9"/>
     <w:rsid w:val="00EC2BBE"/>
     <w:rsid w:val="00ED3FED"/>
     <w:rsid w:val="00EE3C54"/>
     <w:rsid w:val="00F03A94"/>
     <w:rsid w:val="00F130AB"/>
     <w:rsid w:val="00F208D1"/>
     <w:rsid w:val="00F23F5F"/>
     <w:rsid w:val="00F3745E"/>
     <w:rsid w:val="00F422CE"/>
     <w:rsid w:val="00F63E42"/>
     <w:rsid w:val="00F64600"/>
     <w:rsid w:val="00F67722"/>
     <w:rsid w:val="00F83024"/>
     <w:rsid w:val="00F84E2F"/>
     <w:rsid w:val="00FB6BA7"/>
     <w:rsid w:val="00FC7FDB"/>
     <w:rsid w:val="00FE0B29"/>
     <w:rsid w:val="00FF088A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -6774,131 +6211,124 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...23 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4f7ebdfc-7d4d-4cd1-8c67-126c82b09329" xmlns:ns3="0c23746b-93ab-4429-9280-a0a55f25e894" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a6ae455fa18888e4e49be85688600c7" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CFCC11099185B44F86A729A3651B1D7F" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8ea478a2d6d874bd2476c18ec5184441">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4f7ebdfc-7d4d-4cd1-8c67-126c82b09329" xmlns:ns3="0c23746b-93ab-4429-9280-a0a55f25e894" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c006764b07efc1698a8877245e36e94" ns2:_="" ns3:_="">
     <xsd:import namespace="4f7ebdfc-7d4d-4cd1-8c67-126c82b09329"/>
     <xsd:import namespace="0c23746b-93ab-4429-9280-a0a55f25e894"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4f7ebdfc-7d4d-4cd1-8c67-126c82b09329" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d0a28c69-a669-48ec-af9d-0e53cdbf5362}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="4f7ebdfc-7d4d-4cd1-8c67-126c82b09329">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0c23746b-93ab-4429-9280-a0a55f25e894" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="12" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="13" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
@@ -6917,50 +6347,72 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f924f0ff-682f-4b97-8273-0421c1f8190c" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -7019,132 +6471,162 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0c23746b-93ab-4429-9280-a0a55f25e894">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="4f7ebdfc-7d4d-4cd1-8c67-126c82b09329" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7422C342-D58F-44AE-A181-93756248A51C}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACD64D2B-7A64-4F12-91A3-09FA4D4C99BA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4f7ebdfc-7d4d-4cd1-8c67-126c82b09329"/>
     <ds:schemaRef ds:uri="0c23746b-93ab-4429-9280-a0a55f25e894"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D30CE42-A35F-4357-8E8C-CE738058F271}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0c23746b-93ab-4429-9280-a0a55f25e894"/>
+    <ds:schemaRef ds:uri="4f7ebdfc-7d4d-4cd1-8c67-126c82b09329"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B14FE4EF-F4FA-48F2-AA26-523EC0943319}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69B87CD6-1D28-4547-9848-48168BF9D726}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0114385-CCB8-46D3-B2A8-83BEFAF79C4B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1210</Words>
-  <Characters>6903</Characters>
+  <Words>1198</Words>
+  <Characters>6835</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>57</Lines>
+  <Lines>56</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2005-2006 REVELEY SCHOLARSHIP</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ITS Onsite</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8097</CharactersWithSpaces>
+  <CharactersWithSpaces>8017</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>2621465</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:mercedesf@uidaho.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
@@ -7154,27 +6636,30 @@
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>2005-2006 REVELEY SCHOLARSHIP</dc:title>
   <dc:subject/>
   <dc:creator>mbaker</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="display_urn:schemas-microsoft-com:office:office#Editor">
     <vt:lpwstr>Myers, John (jtmyers@uidaho.edu)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:lpwstr>128600.000000000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="display_urn:schemas-microsoft-com:office:office#Author">
     <vt:lpwstr>Myers, John (jtmyers@uidaho.edu)</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
+    <vt:lpwstr>0x010100CFCC11099185B44F86A729A3651B1D7F</vt:lpwstr>
+  </property>
 </Properties>
 </file>