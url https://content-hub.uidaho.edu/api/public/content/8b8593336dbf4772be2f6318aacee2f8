--- v0 (2025-11-16)
+++ v1 (2026-06-17)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
-  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-[...13 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId19"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="257" r:id="rId2"/>
     <p:sldId id="278" r:id="rId3"/>
     <p:sldId id="279" r:id="rId4"/>
     <p:sldId id="271" r:id="rId5"/>
     <p:sldId id="285" r:id="rId6"/>
     <p:sldId id="272" r:id="rId7"/>
     <p:sldId id="273" r:id="rId8"/>
     <p:sldId id="275" r:id="rId9"/>
     <p:sldId id="276" r:id="rId10"/>
@@ -168,92 +168,151 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
+  <p:extLst>
+    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2160">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="2880">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main"/>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
+  <p:clrMru>
+    <a:srgbClr val="C08C00"/>
+    <a:srgbClr val="000000"/>
+    <a:srgbClr val="9B9B9B"/>
+  </p:clrMru>
+  <p:extLst>
+    <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
+      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
+    </p:ext>
+    <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
+    </p:ext>
+    <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
+    </p:ext>
+  </p:extLst>
+</p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:normalViewPr>
-[...1 lines deleted...]
-    <p:restoredTop sz="77193" autoAdjust="0"/>
+  <p:normalViewPr showOutlineIcons="0">
+    <p:restoredLeft sz="34567" autoAdjust="0"/>
+    <p:restoredTop sz="86441" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="56" d="100"/>
-          <a:sy n="56" d="100"/>
+          <a:sx n="95" d="100"/>
+          <a:sy n="95" d="100"/>
         </p:scale>
-        <p:origin x="-906" y="-102"/>
+        <p:origin x="348" y="96"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
+  <p:outlineViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="33" d="100"/>
+        <a:sy n="33" d="100"/>
+      </p:scale>
+      <p:origin x="0" y="-1056"/>
+    </p:cViewPr>
+  </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
-  <p:gridSpacing cx="78028800" cy="78028800"/>
+  <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -304,51 +363,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F359C194-2411-47C1-A0E1-6C452C943D45}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/19/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143000" y="685800"/>
             <a:ext cx="4572000" cy="3429000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -370,82 +429,81 @@
           <p:cNvPr id="5" name="Notes Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
@@ -673,89 +731,89 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17410" name="Rectangle 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E9F4A8E4-6D3B-4339-829B-C531B2D3060C}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>1</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" smtClean="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17411" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17412" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>You are viewing a presentation on the nutrition needs for young children. This presentation will provide the information you need to offer children food that will best support their growth and development. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -789,51 +847,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Fats and oils also support the body’s absorption of the fat soluble vitamins A, D, E, and K. In other words, fat has to be present in the body’s gastrointestinal tract in order to absorb these nutrients. In addition, fat has an indirect role on calcium absorption. Since vitamin D must be present to support calcium absorption, if vitamin D is not available due to a of fat intake then a deficiency of calcium will result.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E25CEB39-A755-4504-9151-4FE7E033CDC3}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -894,51 +952,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Although it is essential for children to consume adequate amounts of fat, there are different types of fats: saturated fat, polyunsaturated fat, monounsaturated fat and Trans fatty acids. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E25CEB39-A755-4504-9151-4FE7E033CDC3}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -999,51 +1057,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>The most healthful type of fat to offer children is polyunsaturated fats and monounsaturated fats. Polyunsaturated fats are found in vegetable oils and monounsaturated fat is found predominantly in olive, canola, and safflower oils. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E25CEB39-A755-4504-9151-4FE7E033CDC3}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -1104,58 +1162,58 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>The other types of fats are saturated fat and Trans fatty acids. Saturated fat is found mostly in butter and meat products. Intake of saturated fat should be limited due to the impact of a high saturated fat diet and the risk of chronic disease such as cardiovascular disease</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>. </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E25CEB39-A755-4504-9151-4FE7E033CDC3}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>14</a:t>
@@ -1214,59 +1272,59 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>The other types of fats are saturated fat and Trans fatty </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>acidsTrans</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t> fatty acids are one type of fat that should be avoided because its’ intake is linked to cardiovascular disease. Trans fatty acids are found in hydrogenated fats such as margarine and shortening. Crackers, chips, cookies and other baked goods typically contain hydrogenated fats. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C91E669-8249-4ED5-B9FF-5D4ACD0EF9C0}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -1327,51 +1385,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>The bottle line, children need fat. In fact, children between the ages of 1 and 3 need 30 – 40% of their diet from fat compared to children 4-18 years of age who need about 25-30% of their diet from fat. Fat should never be restricted in children’s diets, the key is to focus on offering children a variety of food sources that offer foods high in monounsaturated and polyunsaturated fats.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E25CEB39-A755-4504-9151-4FE7E033CDC3}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -1419,87 +1477,87 @@
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29699" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Visit these two websites to learn more about the fats </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>and oils group</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29700" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F4B71FB7-549F-43CF-9B2B-A30837AC2FD2}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>17</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" smtClean="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -1531,51 +1589,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>This presentation is intended for trainers to provide detailed information about foods in the fats and oils group.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
@@ -1640,51 +1698,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>The next group to review is the fat and oils group. Fat and oil is present in items such as butter and liquid oils, but it is also found in many other food groups too. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E25CEB39-A755-4504-9151-4FE7E033CDC3}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -1745,76 +1803,76 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1200" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>When fat intake is too high it can be a problem. High fat intake can lead to an intake</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" b="0" baseline="0" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1200" b="0" baseline="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t> of excess calories which may lead to weight gain. Further, depending on the type of fat consumed, the risk for developing cardiovascular disease can be increased. </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1200" b="0" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" sz="1200" b="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="FFFFFF"/>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -1882,51 +1940,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>But before we discuss the nutrients in the fat and oils group, let us start by emphasizing that children NEED fat in their diet. Like the other five food groups, the fat and oils group provide nutrients specific to this group. With the increasing concern over childhood obesity, some adults have resorted to restricting fat intake in children’s diets. However, this is extremely harmful to their growth and development. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E25CEB39-A755-4504-9151-4FE7E033CDC3}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -1970,54 +2028,53 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Makes children’s bodies and skin feel good!</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E25CEB39-A755-4504-9151-4FE7E033CDC3}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
@@ -2056,55 +2113,55 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Helps</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
               <a:t> protect children’s bodies and keeps them warm!</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E25CEB39-A755-4504-9151-4FE7E033CDC3}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>8</a:t>
@@ -2146,54 +2203,53 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Great source of energy for children!</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E25CEB39-A755-4504-9151-4FE7E033CDC3}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
@@ -2249,51 +2305,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Nutrients of particular importance in the fat and oils groups are essential fatty acids. Essential fatty acids are fats that must be consumed in the diet because the body can not make them. Essential fatty acids function to assist in the development of nerve, eye and other tissues. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E25CEB39-A755-4504-9151-4FE7E033CDC3}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -2384,54 +2440,53 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="2130425"/>
             <a:ext cx="7772400" cy="1470025"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="3886200"/>
             <a:ext cx="6400800" cy="1524000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
@@ -2503,76 +2558,75 @@
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/19/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2618,128 +2672,126 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/19/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2790,133 +2842,131 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6629400" y="274638"/>
             <a:ext cx="2057400" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="6019800" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/19/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2962,128 +3012,126 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/19/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3138,54 +3186,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="722313" y="4406900"/>
             <a:ext cx="7772400" cy="1362075"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="4000" b="1" cap="all"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="722313" y="2906713"/>
             <a:ext cx="7772400" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000">
@@ -3258,75 +3305,75 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/19/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3372,54 +3419,53 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600200"/>
             <a:ext cx="4038600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
@@ -3429,82 +3475,81 @@
             <a:lvl3pPr>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4648200" y="1600200"/>
             <a:ext cx="4038600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
@@ -3514,104 +3559,103 @@
             <a:lvl3pPr>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/19/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3661,54 +3705,53 @@
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1535113"/>
             <a:ext cx="4040188" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
@@ -3727,51 +3770,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2174875"/>
             <a:ext cx="4040188" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -3783,82 +3826,81 @@
             <a:lvl3pPr>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4645025" y="1535113"/>
             <a:ext cx="4041775" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
@@ -3877,51 +3919,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4645025" y="2174875"/>
             <a:ext cx="4041775" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -3933,104 +3975,103 @@
             <a:lvl3pPr>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/19/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4076,76 +4117,75 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/19/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4193,51 +4233,51 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/19/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4292,54 +4332,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="273050"/>
             <a:ext cx="3008313" cy="1162050"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3575050" y="273050"/>
             <a:ext cx="5111750" cy="5853113"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
@@ -4349,82 +4388,81 @@
             <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1435100"/>
             <a:ext cx="3008313" cy="4691063"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
@@ -4443,75 +4481,75 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/19/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4566,54 +4604,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="4800600"/>
             <a:ext cx="5486400" cy="566738"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="612775"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
@@ -4693,75 +4730,75 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/19/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4833,156 +4870,154 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="8229600" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600200"/>
             <a:ext cx="8229600" cy="4525963"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/19/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -5379,262 +5414,234 @@
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="52231" name="Rectangle 7"/>
+          <p:cNvPr id="52231" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="304800" y="1676400"/>
             <a:ext cx="8610600" cy="1624013"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="90488" tIns="44450" rIns="90488" bIns="44450" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...11 lines deleted...]
-            </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="4000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
             </a:br>
-            <a:r>
-[...11 lines deleted...]
-            </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="5400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
             </a:br>
-            <a:r>
-[...11 lines deleted...]
-            </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="6000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
             </a:br>
-            <a:r>
-[...11 lines deleted...]
-            </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="6600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="6600" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3076" name="Rectangle 15"/>
+          <p:cNvPr id="3076" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Picture 7" descr="FINAL NRI Logo.jpg"/>
+          <p:cNvPr id="9" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect r="35417"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="6172200" y="152400"/>
             <a:ext cx="2755900" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="7" name="Group 6"/>
+          <p:cNvPr id="7" name="Group 6">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="381000" y="152400"/>
             <a:ext cx="1816100" cy="2057400"/>
             <a:chOff x="381000" y="152400"/>
             <a:chExt cx="1816100" cy="2057400"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="8" name="Picture 19" descr="korean girl looking at camera"/>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
             <a:blip r:embed="rId4" cstate="print">
               <a:lum/>
             </a:blip>
             <a:srcRect l="17614" r="11928" b="9978"/>
             <a:stretch>
@@ -5739,366 +5746,468 @@
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="TextBox 11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4876800" y="6396335"/>
             <a:ext cx="4099520" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Arial Black" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Workshop Presentation</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
-[...11 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Rectangle 9"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="304800" y="1981200"/>
             <a:ext cx="8610600" cy="3276600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="90488" tIns="44450" rIns="90488" bIns="44450" anchor="ctr"/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" fontAlgn="auto">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="90488" tIns="44450" rIns="90488" bIns="44450" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="6000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Nutrition for </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="6000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="6000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Young </a:t>
-[...14 lines deleted...]
-            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:t>Young Children</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4400" b="1" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="4400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Fats and Oils Group</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr" fontAlgn="auto">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr" fontAlgn="auto">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr" fontAlgn="auto">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" b="1" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="4000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>(Insert your name here)</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="4000" b="1" dirty="0" smtClean="0">
-[...9 lines deleted...]
-            <a:pPr algn="ctr" fontAlgn="auto">
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3600" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="3600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1600200" y="152400"/>
             <a:ext cx="5867400" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" b="1">
+              <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFCC00"/>
+                  <a:srgbClr val="C08C00"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
-              <a:t>Fat/Oils</a:t>
+              <a:t>Fat/Oils </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="228600" y="1828800"/>
             <a:ext cx="5334000" cy="838200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -6138,51 +6247,57 @@
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buClr>
                 <a:schemeClr val="bg2"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1200" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="4D4D4D"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Rectangle 4"/>
+          <p:cNvPr id="6" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
@@ -6325,100 +6440,106 @@
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="6629400" y="2222594"/>
             <a:ext cx="1676400" cy="2349406"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="11" name="Group 15"/>
+          <p:cNvPr id="11" name="Group 15">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGrpSpPr>
             <a:grpSpLocks/>
           </p:cNvGrpSpPr>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr bwMode="auto">
           <a:xfrm>
             <a:off x="609600" y="3124200"/>
             <a:ext cx="4038600" cy="1981200"/>
             <a:chOff x="2880" y="2016"/>
             <a:chExt cx="2544" cy="1248"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="12" name="Oval 14"/>
             <p:cNvSpPr>
               <a:spLocks noChangeArrowheads="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="2880" y="2016"/>
               <a:ext cx="2544" cy="1248"/>
             </a:xfrm>
             <a:prstGeom prst="ellipse">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="hlink"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:round/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="none" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:r>
                 <a:rPr lang="en-US" sz="3600" b="1">
                   <a:solidFill>
-                    <a:srgbClr val="000000"/>
+                    <a:srgbClr val="9B9B9B"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>FAT</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="13" name="Text Box 13"/>
             <p:cNvSpPr txBox="1">
               <a:spLocks noChangeArrowheads="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="4080" y="2112"/>
               <a:ext cx="825" cy="1038"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
@@ -6481,90 +6602,120 @@
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="en-US" sz="1200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:r>
                 <a:rPr lang="en-US" b="1">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>Calcium</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Rectangle 2"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1600200" y="152400"/>
             <a:ext cx="5867400" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" b="1">
+              <a:rPr kumimoji="0" lang="en-US" sz="6000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
-                  <a:srgbClr val="FFCC00"/>
+                  <a:srgbClr val="C08C00"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Fat/Oils</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="685800" y="1524000"/>
             <a:ext cx="7239000" cy="1447800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
@@ -6628,51 +6779,57 @@
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buClr>
                 <a:schemeClr val="bg2"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="3600" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="4D4D4D"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="Rectangle 4"/>
+          <p:cNvPr id="16" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
@@ -6695,51 +6852,51 @@
             <a:off x="609600" y="3124200"/>
             <a:ext cx="4038600" cy="1981200"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="hlink"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="3600" b="1">
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:srgbClr val="9B9B9B"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>FAT</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Text Box 12"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2514600" y="3276600"/>
             <a:ext cx="1309688" cy="1647825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
@@ -6884,51 +7041,51 @@
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="9" presetID="0" presetClass="path" presetSubtype="0" accel="50000" decel="50000" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:animMotion origin="layout" path="M 0 3.64162E-6 C 0.22743 0.07838 0.45486 0.15699 0.54583 0.18867 " pathEditMode="relative" rAng="0" ptsTypes="aA">
                                       <p:cBhvr>
                                         <p:cTn id="10" dur="2000" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="11"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_x</p:attrName>
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
-                                      <p:rCtr x="273" y="94"/>
+                                      <p:rCtr x="27300" y="9400"/>
                                     </p:animMotion>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
@@ -6944,90 +7101,120 @@
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 2"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1752600" y="152400"/>
             <a:ext cx="5867400" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" b="1">
+              <a:rPr kumimoji="0" lang="en-US" sz="6000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
-                  <a:srgbClr val="FFCC00"/>
+                  <a:srgbClr val="C08C00"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Fat/Oils</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="457200" y="1219200"/>
             <a:ext cx="7162800" cy="4525963"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
@@ -7169,51 +7356,57 @@
               </a:spcBef>
               <a:buClr>
                 <a:schemeClr val="bg2"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="4D4D4D"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>	Trans fatty acids</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Rectangle 11"/>
+          <p:cNvPr id="6" name="Rectangle 11">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
@@ -7327,209 +7520,299 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="6000" b="1">
                 <a:solidFill>
-                  <a:srgbClr val="FFCC00"/>
+                  <a:srgbClr val="C08C00"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Fat/Oils</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 3"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="609600" y="1676400"/>
             <a:ext cx="6477000" cy="2971800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="bg2"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" b="1" u="sng" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="3600" b="1" i="0" u="sng" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="4D4D4D"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Most Healthful</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="3600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="4D4D4D"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="bg2"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="4D4D4D"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>		</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="bg2"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="3600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="4D4D4D"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Polyunsaturated</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="bg2"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="3600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="4D4D4D"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Monounsaturated 	</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Rectangle 7"/>
+          <p:cNvPr id="6" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
@@ -7578,90 +7861,120 @@
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 2"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1752600" y="152400"/>
             <a:ext cx="5867400" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="6000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
-                  <a:srgbClr val="FFCC00"/>
+                  <a:srgbClr val="C08C00"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Fat/Oils</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="457200" y="1524000"/>
             <a:ext cx="7239000" cy="3124200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
@@ -7788,51 +8101,57 @@
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buClr>
                 <a:schemeClr val="bg2"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="4D4D4D"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Rectangle 7"/>
+          <p:cNvPr id="6" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
@@ -7946,226 +8265,275 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFCC00"/>
+                  <a:srgbClr val="C08C00"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Fat/Oils</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 3"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="457200" y="1524000"/>
             <a:ext cx="7239000" cy="3124200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-            <a:pPr eaLnBrk="1" hangingPunct="1">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="bg2"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" b="1" u="sng" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="3600" b="1" i="0" u="sng" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="4D4D4D"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Avoid</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3600" b="1" u="sng" dirty="0">
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="bg2"/>
+              </a:buClr>
+              <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="3600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="4D4D4D"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000"/>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>	Trans fatty acids (worst)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="bg2"/>
+              </a:buClr>
+              <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="3600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="4D4D4D"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="bg2"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="3600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="4D4D4D"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
-              </a:rPr>
-[...58 lines deleted...]
-                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Found in some crackers, chips, cookies, and other baked goods.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3600" b="1" dirty="0">
-[...14 lines deleted...]
-          <p:cNvPr id="6" name="Rectangle 7"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
@@ -8214,99 +8582,135 @@
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 2"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="838200" y="152400"/>
             <a:ext cx="7467600" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="6000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
-                  <a:srgbClr val="FFCC00"/>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Children Need Fat!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Rectangle 3"/>
+          <p:cNvPr id="5" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="914400" y="2286000"/>
             <a:ext cx="8229600" cy="3916363"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8314,51 +8718,57 @@
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buClr>
                 <a:schemeClr val="bg2"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="3600" b="1">
               <a:solidFill>
                 <a:srgbClr val="4D4D4D"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Rectangle 4"/>
+          <p:cNvPr id="6" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
@@ -8474,85 +8884,97 @@
               </a:spcBef>
               <a:buClr>
                 <a:schemeClr val="bg2"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Children 4-18 years 	 25-30% from fat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Line 10"/>
+          <p:cNvPr id="8" name="Line 10">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeShapeType="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="4495800" y="2362200"/>
             <a:ext cx="533400" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="76200">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd type="triangle" w="med" len="med"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Line 11"/>
+          <p:cNvPr id="9" name="Line 11">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeShapeType="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="4648200" y="4114800"/>
             <a:ext cx="533400" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="76200">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd type="triangle" w="med" len="med"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
@@ -8602,252 +9024,339 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFCC00"/>
+                  <a:srgbClr val="C08C00"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Fat/Oils</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 4"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="533400" y="1676400"/>
             <a:ext cx="7620000" cy="2667000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" fontAlgn="auto">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6600" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="6600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Learn more:</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr" fontAlgn="auto">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" b="1" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="3600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>www.choosemyplate.gov</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3600" b="1" dirty="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="3600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="FFFFFF"/>
                 </a:outerShdw>
               </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr" fontAlgn="auto">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1000" b="1" dirty="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="FFFFFF"/>
                 </a:outerShdw>
               </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr" fontAlgn="auto">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="3600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>www.cdc.gov/nutrition/everyone/basics/fat/index.html</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3600" b="1" dirty="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="3600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="FFFFFF"/>
                 </a:outerShdw>
               </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr" fontAlgn="auto">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="4000" b="1" dirty="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="4000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="FFFFFF"/>
                 </a:outerShdw>
               </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
@@ -8856,106 +9365,96 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="152400"/>
             <a:ext cx="7772400" cy="1924050"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="4000" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Nutrition for Young Children</a:t>
             </a:r>
-            <a:r>
-[...8 lines deleted...]
-            </a:r>
             <a:br>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1600200"/>
             <a:ext cx="7543800" cy="2133600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>This presentation is intended for trainers to provide detailed information about the fats and oils group.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 6"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1600200" y="3886200"/>
             <a:ext cx="7315200" cy="707886"/>
           </a:xfrm>
@@ -9006,256 +9505,284 @@
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="990600" y="3962400"/>
             <a:ext cx="528638" cy="533400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Objectives</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Content Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600200"/>
             <a:ext cx="8305800" cy="4800600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>The learner will be able to: </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Describe appropriate communication with children.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Describe the key nutrients found in fats and oils.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Describe how the nutrients in fats and oils benefit the body.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Recognize the difference between saturate fats and trans fats from monounsaturated fats and polyunsaturated fats.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Identify the recommended intake of fats and oils.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Identify foods that are high in fat.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 2"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1600200" y="152400"/>
             <a:ext cx="5867400" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="6000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
-                  <a:srgbClr val="FFCC00"/>
+                  <a:srgbClr val="C08C00"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Fat/Oils</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Rectangle 3"/>
+          <p:cNvPr id="3" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="914400" y="2286000"/>
             <a:ext cx="8229600" cy="3916363"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9263,51 +9790,57 @@
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buClr>
                 <a:schemeClr val="bg2"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="3600" b="1">
               <a:solidFill>
                 <a:srgbClr val="4D4D4D"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Rectangle 10"/>
+          <p:cNvPr id="4" name="Rectangle 10">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
@@ -9420,99 +9953,135 @@
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 2"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1600200" y="152400"/>
             <a:ext cx="5867400" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" b="1">
+              <a:rPr kumimoji="0" lang="en-US" sz="6000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
-                  <a:srgbClr val="FFCC00"/>
+                  <a:srgbClr val="C08C00"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Fat/Oils</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Rectangle 3"/>
+          <p:cNvPr id="3" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="914400" y="2286000"/>
             <a:ext cx="8229600" cy="3916363"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9520,51 +10089,57 @@
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buClr>
                 <a:schemeClr val="bg2"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="3600" b="1">
               <a:solidFill>
                 <a:srgbClr val="4D4D4D"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Rectangle 4"/>
+          <p:cNvPr id="4" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
@@ -9594,153 +10169,179 @@
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buClr>
                 <a:schemeClr val="bg2"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4400" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="4400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>A high fat intake can be a problem!</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="4400" b="1" dirty="0">
-[...8 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 2"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1600200" y="152400"/>
             <a:ext cx="5867400" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" b="1">
+              <a:rPr kumimoji="0" lang="en-US" sz="6000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
-                  <a:srgbClr val="FFCC00"/>
+                  <a:srgbClr val="C08C00"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Fat/Oils</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Rectangle 3"/>
+          <p:cNvPr id="3" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="914400" y="2286000"/>
             <a:ext cx="8229600" cy="3916363"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9748,51 +10349,57 @@
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buClr>
                 <a:schemeClr val="bg2"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="3600" b="1">
               <a:solidFill>
                 <a:srgbClr val="4D4D4D"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Rectangle 4"/>
+          <p:cNvPr id="4" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
@@ -9822,138 +10429,131 @@
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buClr>
                 <a:schemeClr val="bg2"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4400" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="4400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>But…</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buClr>
                 <a:schemeClr val="bg2"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4400" b="1" dirty="0" smtClean="0">
-[...11 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="4400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
-              <a:t>NEED FAT in their diet!</a:t>
+              <a:t>Children NEED FAT in their diet!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 14" descr="MPj04005740000[1]"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="685800" y="2057400"/>
             <a:ext cx="3419475" cy="4275138"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Oval 15"/>
+          <p:cNvPr id="7" name="Oval 15">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2286000" y="3505200"/>
             <a:ext cx="1371600" cy="762000"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="57150">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
@@ -10003,66 +10603,72 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="6000" b="1">
                 <a:solidFill>
-                  <a:srgbClr val="FFCC00"/>
+                  <a:srgbClr val="C08C00"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Fat/Oils</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Rectangle 3"/>
+          <p:cNvPr id="3" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="914400" y="2286000"/>
             <a:ext cx="8229600" cy="3916363"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -10070,135 +10676,162 @@
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buClr>
                 <a:schemeClr val="bg2"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="3600" b="1">
               <a:solidFill>
                 <a:srgbClr val="4D4D4D"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Rectangle 4"/>
+          <p:cNvPr id="4" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectangle 4"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="228600" y="1371600"/>
             <a:ext cx="8534400" cy="3505200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" fontAlgn="auto">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="7200" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="7200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Makes children’s bodies and skin feel good!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Picture 13" descr="oils"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect l="33333" b="1031"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="762000" y="4800600"/>
             <a:ext cx="2895600" cy="1371600"/>
@@ -10255,66 +10888,72 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="6000" b="1">
                 <a:solidFill>
-                  <a:srgbClr val="FFCC00"/>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Fat/Oils</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Rectangle 3"/>
+          <p:cNvPr id="5" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="914400" y="2286000"/>
             <a:ext cx="8229600" cy="3916363"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -10322,135 +10961,162 @@
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buClr>
                 <a:schemeClr val="bg2"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="3600" b="1">
               <a:solidFill>
                 <a:srgbClr val="4D4D4D"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Rectangle 4"/>
+          <p:cNvPr id="6" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rectangle 4"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="152400" y="1447800"/>
             <a:ext cx="8991600" cy="3505200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" fontAlgn="auto">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="7200" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="7200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Helps protect children’s bodies and keeps them warm!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Picture 13" descr="oils"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect l="33333" b="1031"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="762000" y="4953000"/>
             <a:ext cx="2895600" cy="1371600"/>
@@ -10507,66 +11173,72 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="6000" b="1">
                 <a:solidFill>
-                  <a:srgbClr val="FFCC00"/>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Fat/Oils</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Rectangle 3"/>
+          <p:cNvPr id="5" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="914400" y="2286000"/>
             <a:ext cx="8229600" cy="3916363"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -10574,147 +11246,165 @@
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buClr>
                 <a:schemeClr val="bg2"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="3600" b="1">
               <a:solidFill>
                 <a:srgbClr val="4D4D4D"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Rectangle 4"/>
+          <p:cNvPr id="6" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rectangle 4"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="457200" y="1828800"/>
             <a:ext cx="8153400" cy="3124200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" fontAlgn="auto">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="7200" b="1" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="7200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Great source of energy for children!</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="7200" b="1" dirty="0">
-[...8 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Picture 13" descr="oils"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect l="33333" b="1031"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="762000" y="4800600"/>
             <a:ext cx="2895600" cy="1371600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -11283,90 +11973,99 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>890</Words>
+  <Words>1008</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
   <Paragraphs>111</Paragraphs>
   <Slides>17</Slides>
   <Notes>16</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>17</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="18" baseType="lpstr">
+    <vt:vector size="21" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Arial Black</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>Slide 1</vt:lpstr>
+      <vt:lpstr>Nutrition for  Young Children Fats and Oils Group   (Insert your name here) </vt:lpstr>
       <vt:lpstr>Nutrition for Young Children </vt:lpstr>
       <vt:lpstr>Objectives</vt:lpstr>
-      <vt:lpstr>Slide 4</vt:lpstr>
-[...12 lines deleted...]
-      <vt:lpstr>Slide 17</vt:lpstr>
+      <vt:lpstr>Fat/Oils</vt:lpstr>
+      <vt:lpstr>Fat/Oils</vt:lpstr>
+      <vt:lpstr>Fat/Oils</vt:lpstr>
+      <vt:lpstr>Makes children’s bodies and skin feel good!</vt:lpstr>
+      <vt:lpstr>Helps protect children’s bodies and keeps them warm!</vt:lpstr>
+      <vt:lpstr>Great source of energy for children!</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Fat/Oils</vt:lpstr>
+      <vt:lpstr>Fat/Oils</vt:lpstr>
+      <vt:lpstr>Most Healthful     Polyunsaturated Monounsaturated  </vt:lpstr>
+      <vt:lpstr>Fat/Oils</vt:lpstr>
+      <vt:lpstr>Avoid  Trans fatty acids (worst)  Found in some crackers, chips, cookies, and other baked goods.</vt:lpstr>
+      <vt:lpstr>Children Need Fat!</vt:lpstr>
+      <vt:lpstr>Learn more: www.choosemyplate.gov  www.cdc.gov/nutrition/everyone/basics/fat/index.html </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Idaho</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Slide 1</dc:title>
   <dc:creator>Becky S</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>