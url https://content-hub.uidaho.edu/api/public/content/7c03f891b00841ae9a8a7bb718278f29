--- v0 (2026-02-23)
+++ v1 (2026-04-25)
@@ -1,313 +1,195 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10201"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10215"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/dlenz/Desktop/Academic lists/Winter 2025 Graduates/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{163C5F80-F91E-5245-A708-E8A0A2AA7C2B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6E2481D9-2A8E-2B43-9F09-1592A7A2BAC7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="15640" yWindow="1160" windowWidth="29540" windowHeight="22080" firstSheet="1" activeTab="2" xr2:uid="{FFA5EC31-94B1-453E-921A-A108C7AC14E5}"/>
+    <workbookView xWindow="15640" yWindow="1160" windowWidth="29540" windowHeight="22080" xr2:uid="{FFA5EC31-94B1-453E-921A-A108C7AC14E5}"/>
   </bookViews>
   <sheets>
-    <sheet name="Original" sheetId="1" r:id="rId1"/>
-[...13 lines deleted...]
-    <sheet name="International" sheetId="15" r:id="rId15"/>
+    <sheet name="Region One" sheetId="2" r:id="rId1"/>
+    <sheet name="Region Two" sheetId="4" r:id="rId2"/>
+    <sheet name="Region Three" sheetId="5" r:id="rId3"/>
+    <sheet name="Region Four" sheetId="6" r:id="rId4"/>
+    <sheet name="Region Five" sheetId="7" r:id="rId5"/>
+    <sheet name="Region Six" sheetId="8" r:id="rId6"/>
+    <sheet name="Alaska" sheetId="9" r:id="rId7"/>
+    <sheet name="California" sheetId="10" r:id="rId8"/>
+    <sheet name="Montana" sheetId="11" r:id="rId9"/>
+    <sheet name="Oregon" sheetId="12" r:id="rId10"/>
+    <sheet name="Washington" sheetId="13" r:id="rId11"/>
+    <sheet name="Other States" sheetId="14" r:id="rId12"/>
+    <sheet name="International" sheetId="15" r:id="rId13"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17331" uniqueCount="3306">
-[...98 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4511" uniqueCount="1121">
   <si>
     <t>Engineering</t>
   </si>
   <si>
     <t>M.S.</t>
   </si>
   <si>
     <t>Nuclear Engineering</t>
   </si>
   <si>
-    <t>Foreign Address</t>
-[...1 lines deleted...]
-  <si>
     <t>Idaho Falls</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
-    <t>Western</t>
-[...1 lines deleted...]
-  <si>
     <t>Letters Arts &amp; Social Sciences</t>
   </si>
   <si>
     <t>M.F.A.</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
-    <t>Non-Idaho</t>
-[...1 lines deleted...]
-  <si>
     <t>Moscow</t>
   </si>
   <si>
     <t>Theatre Arts</t>
   </si>
   <si>
     <t>Art &amp; Architecture</t>
   </si>
   <si>
     <t>B.A.</t>
   </si>
   <si>
     <t>Pullman</t>
   </si>
   <si>
     <t>WA</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
-    <t>United States of America</t>
-[...1 lines deleted...]
-  <si>
     <t>Psychology</t>
   </si>
   <si>
     <t>Natural Resources</t>
   </si>
   <si>
     <t>M.N.R.</t>
   </si>
   <si>
     <t>Nat Res-Rest Ecol &amp; Hab Mgt</t>
   </si>
   <si>
     <t>B.S.</t>
   </si>
   <si>
     <t>Natural Res-Fire Ecol &amp; Mgmt</t>
   </si>
   <si>
     <t>NJ</t>
   </si>
   <si>
     <t>Law</t>
   </si>
   <si>
     <t>J.D.</t>
   </si>
   <si>
     <t>Caldwell</t>
   </si>
   <si>
     <t>Business &amp; Economics</t>
   </si>
   <si>
     <t>B.S.Bus.</t>
   </si>
   <si>
     <t>Management Information Systems</t>
   </si>
   <si>
-    <t>Unknown</t>
-[...1 lines deleted...]
-  <si>
     <t>Environmental Science</t>
   </si>
   <si>
     <t>B.S.Arch.</t>
   </si>
   <si>
     <t>Architecture</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
     <t>NY</t>
   </si>
   <si>
     <t>Boise</t>
   </si>
   <si>
     <t>Science</t>
   </si>
   <si>
     <t>B.S.Forestry</t>
   </si>
   <si>
     <t>PA</t>
@@ -321,65 +203,59 @@
   <si>
     <t>Operations &amp; Supply Chain Mgmt</t>
   </si>
   <si>
     <t>B.S.Env.S.</t>
   </si>
   <si>
     <t>Env Sci: Integrated Sci Opt</t>
   </si>
   <si>
     <t>Natural Res-Integrated Nat Res</t>
   </si>
   <si>
     <t>VA</t>
   </si>
   <si>
     <t>MI</t>
   </si>
   <si>
     <t>Electrical Engineering</t>
   </si>
   <si>
     <t>China (People's Rep of)</t>
   </si>
   <si>
-    <t>Jiangsu</t>
-[...1 lines deleted...]
-  <si>
     <t>B.S.C.S.</t>
   </si>
   <si>
     <t>Computer Science</t>
   </si>
   <si>
     <t>San Diego</t>
   </si>
   <si>
-    <t>Apt 5</t>
-[...1 lines deleted...]
-  <si>
     <t>M.Acct.</t>
   </si>
   <si>
     <t>Accountancy</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>Education, Health &amp; Human Sci</t>
   </si>
   <si>
     <t>B.S.E.S.H.S.</t>
   </si>
   <si>
     <t>Denver</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Marketing-Gen Marketing Emph</t>
   </si>
   <si>
     <t>International Studies</t>
@@ -408,128 +284,113 @@
   <si>
     <t>Statistics-General</t>
   </si>
   <si>
     <t>Ph.D.</t>
   </si>
   <si>
     <t>OH</t>
   </si>
   <si>
     <t>Geology</t>
   </si>
   <si>
     <t>Forestry-General Emph</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>Kathmandu</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>Central</t>
-[...1 lines deleted...]
-  <si>
     <t>Meridian</t>
   </si>
   <si>
-    <t>Apt 1</t>
-[...1 lines deleted...]
-  <si>
     <t>TX</t>
   </si>
   <si>
     <t>History</t>
   </si>
   <si>
     <t>IA</t>
   </si>
   <si>
     <t>WI</t>
   </si>
   <si>
     <t>Chemistry</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Lewisville</t>
   </si>
   <si>
     <t>OR</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Statistical Science</t>
   </si>
   <si>
     <t>Coeur d'Alene</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>NM</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
-    <t>Coeur D Alene</t>
-[...1 lines deleted...]
-  <si>
     <t>Exer,Sprt,Hlth Sci-Fit/Hl/HmPf</t>
   </si>
   <si>
-    <t>Kansas City</t>
-[...1 lines deleted...]
-  <si>
     <t>Cybersecurity</t>
   </si>
   <si>
     <t>Entomology</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Eagle</t>
   </si>
   <si>
-    <t>Apt 2</t>
-[...1 lines deleted...]
-  <si>
     <t>Interdisciplinary Studies</t>
   </si>
   <si>
     <t>Houston</t>
   </si>
   <si>
     <t>M.B.A.</t>
   </si>
   <si>
     <t>General Management</t>
   </si>
   <si>
     <t>B.S.M.E.</t>
   </si>
   <si>
     <t>Mechanical Engineering</t>
   </si>
   <si>
     <t>Technology Management</t>
   </si>
   <si>
     <t>Twin Falls</t>
   </si>
   <si>
     <t>Political Science</t>
@@ -588,9074 +449,2687 @@
   <si>
     <t>B.S.C.E.</t>
   </si>
   <si>
     <t>Civil Engineering</t>
   </si>
   <si>
     <t>Sociology</t>
   </si>
   <si>
     <t>M.P.A.</t>
   </si>
   <si>
     <t>Public Administration</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>NV</t>
   </si>
   <si>
     <t>M.Engr.</t>
   </si>
   <si>
-    <t>Rigby</t>
-[...1 lines deleted...]
-  <si>
     <t>Rexburg</t>
   </si>
   <si>
     <t>M.A.T.</t>
   </si>
   <si>
     <t>Philosophy</t>
   </si>
   <si>
     <t>Agricultural Education</t>
   </si>
   <si>
     <t>Lewiston</t>
   </si>
   <si>
     <t>Clarkston</t>
   </si>
   <si>
     <t>Cottonwood</t>
   </si>
   <si>
-    <t>Lapwai</t>
-[...1 lines deleted...]
-  <si>
     <t>B.S.Rec.</t>
   </si>
   <si>
     <t>Rec, Sport, &amp; Tourism Mgmt</t>
   </si>
   <si>
     <t>Child Development</t>
   </si>
   <si>
     <t>Broadcasting &amp; Digital Media</t>
   </si>
   <si>
     <t>McCall</t>
   </si>
   <si>
     <t>B.B.A.</t>
   </si>
   <si>
     <t>Business Administration</t>
   </si>
   <si>
     <t>Curriculum and Instruction</t>
   </si>
   <si>
     <t>Marketing-Entrepreneurship Emp</t>
   </si>
   <si>
     <t>Geological Sci-Phys Geol Opt</t>
   </si>
   <si>
     <t>Wilder</t>
   </si>
   <si>
-    <t>Conversion</t>
-[...1 lines deleted...]
-  <si>
     <t>Hayden</t>
   </si>
   <si>
     <t>Spokane</t>
   </si>
   <si>
-    <t>Coeur D'Alene</t>
-[...4 lines deleted...]
-  <si>
     <t>Post Falls</t>
   </si>
   <si>
     <t>Mathematics</t>
   </si>
   <si>
     <t>Genesee</t>
   </si>
   <si>
     <t>Rathdrum</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Walla Walla</t>
   </si>
   <si>
     <t>Kinesiology and Leisure Sci</t>
   </si>
   <si>
     <t>Potlatch</t>
   </si>
   <si>
     <t>Sagle</t>
   </si>
   <si>
     <t>Portland</t>
   </si>
   <si>
     <t>Mesa</t>
   </si>
   <si>
     <t>Reno</t>
   </si>
   <si>
     <t>Vancouver</t>
   </si>
   <si>
-    <t>Bend</t>
-[...1 lines deleted...]
-  <si>
     <t>Ellensburg</t>
   </si>
   <si>
-    <t>Bellingham</t>
-[...1 lines deleted...]
-  <si>
     <t>Exer,Sprt,Hlth Sci-PrePT&amp;AlHlt</t>
   </si>
   <si>
     <t>Marysville</t>
   </si>
   <si>
     <t>Camas</t>
   </si>
   <si>
     <t>Richland</t>
   </si>
   <si>
     <t>Moses Lake</t>
   </si>
   <si>
     <t>Selah</t>
   </si>
   <si>
-    <t>Colville</t>
-[...1 lines deleted...]
-  <si>
     <t>Nutritional Sciences</t>
   </si>
   <si>
     <t>Kennewick</t>
   </si>
   <si>
     <t>AK</t>
   </si>
   <si>
     <t>Anchorage</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
-    <t>BC</t>
-[...4 lines deleted...]
-  <si>
     <t>Egypt</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
-    <t>Lagos</t>
-[...4 lines deleted...]
-  <si>
     <t>Westport</t>
   </si>
   <si>
-    <t>1006 S Main St</t>
-[...1 lines deleted...]
-  <si>
     <t>Brazil</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
-    <t>1431 West A St</t>
-[...1 lines deleted...]
-  <si>
     <t>Grand Rapids</t>
   </si>
   <si>
-    <t>Saint Paul</t>
-[...1 lines deleted...]
-  <si>
     <t>Baton Rouge</t>
   </si>
   <si>
     <t>Water Resources-Sci &amp; Mgmt Opt</t>
   </si>
   <si>
     <t>Wldlf Sci:Hum-Wlf Intract Emph</t>
   </si>
   <si>
     <t>Steven H. Becker</t>
   </si>
   <si>
-    <t>V00091053</t>
-[...7 lines deleted...]
-  <si>
     <t>Firebaugh</t>
   </si>
   <si>
-    <t>93622-9521</t>
-[...4 lines deleted...]
-  <si>
     <t>Leadership &amp; Org Development</t>
   </si>
   <si>
     <t>Olympia</t>
   </si>
   <si>
     <t>Kellogg</t>
   </si>
   <si>
-    <t>Cairo</t>
-[...1 lines deleted...]
-  <si>
     <t>Ghana</t>
   </si>
   <si>
-    <t>Greater Accra</t>
-[...4 lines deleted...]
-  <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>Fall 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Ross D. Niblock</t>
   </si>
   <si>
-    <t>V00093325</t>
-[...1 lines deleted...]
-  <si>
     <t>Mead</t>
   </si>
   <si>
-    <t>PO Box 1408</t>
-[...4 lines deleted...]
-  <si>
     <t>Travis G. Daly</t>
   </si>
   <si>
-    <t>V00760627</t>
-[...1 lines deleted...]
-  <si>
     <t>Dalton</t>
   </si>
   <si>
-    <t>01226-1119</t>
-[...7 lines deleted...]
-  <si>
     <t>Worcester</t>
   </si>
   <si>
-    <t>01604-2011</t>
-[...13 lines deleted...]
-  <si>
     <t>Tewksbury</t>
   </si>
   <si>
-    <t>01876-3367</t>
-[...4 lines deleted...]
-  <si>
     <t>Alexa H. Aquino</t>
   </si>
   <si>
-    <t>V00956924</t>
-[...10 lines deleted...]
-  <si>
     <t>Michael P. Salerno</t>
   </si>
   <si>
-    <t>V00914088</t>
-[...13 lines deleted...]
-  <si>
     <t>Liz E. Asti</t>
   </si>
   <si>
-    <t>V00983229</t>
-[...1 lines deleted...]
-  <si>
     <t>New York</t>
   </si>
   <si>
-    <t>10040-3646</t>
-[...16 lines deleted...]
-  <si>
     <t>Ike B. Blough</t>
   </si>
   <si>
-    <t>V00879256</t>
-[...1 lines deleted...]
-  <si>
     <t>B.S.S.W.S.</t>
   </si>
   <si>
     <t>Agricultural Systems Mgmt</t>
   </si>
   <si>
     <t>Elka Park</t>
   </si>
   <si>
-    <t>12427-1014</t>
-[...7 lines deleted...]
-  <si>
     <t>Orofino</t>
   </si>
   <si>
     <t>Ivan R. Krijanto</t>
   </si>
   <si>
-    <t>V00429255</t>
-[...1 lines deleted...]
-  <si>
     <t>Jakarta</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
-    <t>Arteri Kelapa Gading C51</t>
-[...10 lines deleted...]
-  <si>
     <t>Le Roy</t>
   </si>
   <si>
-    <t>14482-1211</t>
-[...10 lines deleted...]
-  <si>
     <t>Jennifer S. Kruger</t>
   </si>
   <si>
-    <t>V00800393</t>
-[...1 lines deleted...]
-  <si>
     <t>Education</t>
   </si>
   <si>
     <t>Penfield</t>
   </si>
   <si>
-    <t>14526-2303</t>
-[...4 lines deleted...]
-  <si>
     <t>Silvana C. Cabrera Cornejo</t>
   </si>
   <si>
-    <t>V00985853</t>
-[...19 lines deleted...]
-  <si>
     <t>Michael R. Petyak</t>
   </si>
   <si>
-    <t>V00957049</t>
-[...1 lines deleted...]
-  <si>
     <t>Pittsburgh</t>
   </si>
   <si>
-    <t>15214-1627</t>
-[...4 lines deleted...]
-  <si>
     <t>Lisa K. Schmel</t>
   </si>
   <si>
-    <t>V00965020</t>
-[...1 lines deleted...]
-  <si>
     <t>Lansdale</t>
   </si>
   <si>
-    <t>19446-4865</t>
-[...7 lines deleted...]
-  <si>
     <t>Lianyungang</t>
   </si>
   <si>
-    <t>Bldg 32 Jin Qiu Qingyuan, No. 28 Xueyuan Rd Haizhou Dist</t>
-[...1 lines deleted...]
-  <si>
     <t>Cora R. Hudson</t>
   </si>
   <si>
-    <t>V00842874</t>
-[...1 lines deleted...]
-  <si>
     <t>Exer, Sprt, Hlth Sci-Pre-AT</t>
   </si>
   <si>
-    <t>Fredericksbrg</t>
-[...16 lines deleted...]
-  <si>
     <t>Chester</t>
   </si>
   <si>
-    <t>312 Kilt Dr.</t>
-[...4 lines deleted...]
-  <si>
     <t>Sloan C. Strong</t>
   </si>
   <si>
-    <t>V00777815</t>
-[...1 lines deleted...]
-  <si>
     <t>Rangeland Ecology &amp; Management</t>
   </si>
   <si>
     <t>Staunton</t>
   </si>
   <si>
-    <t>24401-2869</t>
-[...10 lines deleted...]
-  <si>
     <t>Kirby S. Lau</t>
   </si>
   <si>
-    <t>V00760447</t>
-[...1 lines deleted...]
-  <si>
     <t>Hillsborough</t>
   </si>
   <si>
-    <t>27278-9627</t>
-[...16 lines deleted...]
-  <si>
     <t>Samantha L. McNicholas</t>
   </si>
   <si>
-    <t>V00978326</t>
-[...1 lines deleted...]
-  <si>
     <t>Spring Lake</t>
   </si>
   <si>
-    <t>28390-7077</t>
-[...4 lines deleted...]
-  <si>
     <t>Annie G. Pas</t>
   </si>
   <si>
-    <t>V00947398</t>
-[...1 lines deleted...]
-  <si>
     <t>Ocilla</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
-    <t>31774-1452</t>
-[...10 lines deleted...]
-  <si>
     <t>Lorenzo L. Rene</t>
   </si>
   <si>
-    <t>V00919583</t>
-[...1 lines deleted...]
-  <si>
     <t>Hialeah</t>
   </si>
   <si>
     <t>FL</t>
   </si>
   <si>
-    <t>33015-2044</t>
-[...4 lines deleted...]
-  <si>
     <t>Trish E. Perry</t>
   </si>
   <si>
-    <t>V00992252</t>
-[...1 lines deleted...]
-  <si>
     <t>Tampa</t>
   </si>
   <si>
-    <t>33617-7614</t>
-[...7 lines deleted...]
-  <si>
     <t>Lakeland</t>
   </si>
   <si>
-    <t>33811-4030</t>
-[...4 lines deleted...]
-  <si>
     <t>Duru Y. Vardan</t>
   </si>
   <si>
-    <t>V00890545</t>
-[...1 lines deleted...]
-  <si>
     <t>Mathematics-General Opt</t>
   </si>
   <si>
     <t>Atasehir</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
-    <t>Mevlana Mahallesi Albayrakcaddesi Turkisbloklari</t>
-[...10 lines deleted...]
-  <si>
     <t>Gene J. Williams</t>
   </si>
   <si>
-    <t>V00923799</t>
-[...4 lines deleted...]
-  <si>
     <t>AL</t>
   </si>
   <si>
-    <t>35243-5640</t>
-[...4 lines deleted...]
-  <si>
     <t>Gregory T. Heathcock</t>
   </si>
   <si>
-    <t>V00939217</t>
-[...1 lines deleted...]
-  <si>
     <t>Anniston</t>
   </si>
   <si>
-    <t>36201-4048</t>
-[...4 lines deleted...]
-  <si>
     <t>Ezra S. Bates</t>
   </si>
   <si>
-    <t>V00900691</t>
-[...1 lines deleted...]
-  <si>
     <t>Cottontown</t>
   </si>
   <si>
-    <t>37048-1403</t>
-[...13 lines deleted...]
-  <si>
     <t>Cristin D. Tillinghast</t>
   </si>
   <si>
-    <t>V00970281</t>
-[...1 lines deleted...]
-  <si>
     <t>Fairview</t>
   </si>
   <si>
-    <t>37062-2001</t>
-[...10 lines deleted...]
-  <si>
     <t>Rachel W. Kight</t>
   </si>
   <si>
-    <t>V00820068</t>
-[...1 lines deleted...]
-  <si>
     <t>Spring Hill</t>
   </si>
   <si>
-    <t>37174-6193</t>
-[...10 lines deleted...]
-  <si>
     <t>Andrew S. Quilliams</t>
   </si>
   <si>
-    <t>V00940157</t>
-[...1 lines deleted...]
-  <si>
     <t>Seymour</t>
   </si>
   <si>
-    <t>37865-6007</t>
-[...4 lines deleted...]
-  <si>
     <t>Megan H. Cox</t>
   </si>
   <si>
-    <t>V00921484</t>
-[...1 lines deleted...]
-  <si>
     <t>Knoxville</t>
   </si>
   <si>
-    <t>37932-1598</t>
-[...7 lines deleted...]
-  <si>
     <t>Nagendra G. Tanikella</t>
   </si>
   <si>
-    <t>V00837947</t>
-[...1 lines deleted...]
-  <si>
     <t>Mumbai</t>
   </si>
   <si>
-    <t>B7/37 safdarjung enclave</t>
-[...13 lines deleted...]
-  <si>
     <t>Hallie R. Wisher</t>
   </si>
   <si>
-    <t>V00815239</t>
-[...1 lines deleted...]
-  <si>
     <t>Owenton</t>
   </si>
   <si>
-    <t>40359-8227</t>
-[...13 lines deleted...]
-  <si>
     <t>Islamabad</t>
   </si>
   <si>
-    <t>House No 46 Shahallah Ditta St 1</t>
-[...10 lines deleted...]
-  <si>
     <t>Env Sci:Pol, Plng, &amp; Mgmt Opt</t>
   </si>
   <si>
     <t>Nate L. Freeman</t>
   </si>
   <si>
-    <t>V00941745</t>
-[...1 lines deleted...]
-  <si>
     <t>Mentor</t>
   </si>
   <si>
-    <t>44060-9333</t>
-[...7 lines deleted...]
-  <si>
     <t>Gorkha</t>
   </si>
   <si>
-    <t>Muchchok 05 Ajirkot</t>
-[...1 lines deleted...]
-  <si>
     <t>Sambhav S. Karki</t>
   </si>
   <si>
-    <t>V00815714</t>
-[...10 lines deleted...]
-  <si>
     <t>Emma C. Bonds</t>
   </si>
   <si>
-    <t>V00618824</t>
-[...1 lines deleted...]
-  <si>
     <t>Wooster</t>
   </si>
   <si>
-    <t>2450 W. Opalite Dr.</t>
-[...1 lines deleted...]
-  <si>
     <t>Kuna</t>
   </si>
   <si>
-    <t>4161 Columbus Rd</t>
-[...1 lines deleted...]
-  <si>
     <t>Morgan R. Stegemiller</t>
   </si>
   <si>
-    <t>V00690306</t>
-[...1 lines deleted...]
-  <si>
     <t>Animal Physiology</t>
   </si>
   <si>
     <t>Franklin</t>
   </si>
   <si>
-    <t>2516 Shaker Rd</t>
-[...4 lines deleted...]
-  <si>
     <t>Columbia</t>
   </si>
   <si>
-    <t>V00818780</t>
-[...1 lines deleted...]
-  <si>
     <t>Plant Science</t>
   </si>
   <si>
     <t>Oxford</t>
   </si>
   <si>
-    <t>45056-2045</t>
-[...7 lines deleted...]
-  <si>
     <t>South Korea</t>
   </si>
   <si>
-    <t>310 Baker St</t>
-[...10 lines deleted...]
-  <si>
     <t>Rawalpindi</t>
   </si>
   <si>
-    <t>503 W Taylor Ave Apt 303</t>
-[...16 lines deleted...]
-  <si>
     <t>Alex A. Lasher</t>
   </si>
   <si>
-    <t>V00652638</t>
-[...1 lines deleted...]
-  <si>
     <t>French Lick</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
-    <t>47432-9340</t>
-[...7 lines deleted...]
-  <si>
     <t>Katelynn B. Kandow</t>
   </si>
   <si>
-    <t>V01007553</t>
-[...1 lines deleted...]
-  <si>
     <t>Livonia</t>
   </si>
   <si>
-    <t>48150-2626</t>
-[...4 lines deleted...]
-  <si>
     <t>Chris N. Zinger</t>
   </si>
   <si>
-    <t>V00934772</t>
-[...1 lines deleted...]
-  <si>
     <t>Albion</t>
   </si>
   <si>
-    <t>49224-9200</t>
-[...4 lines deleted...]
-  <si>
     <t>Emma R. Condet</t>
   </si>
   <si>
-    <t>V00947876</t>
-[...7 lines deleted...]
-  <si>
     <t>Dakota R. Springer</t>
   </si>
   <si>
-    <t>V00883497</t>
-[...10 lines deleted...]
-  <si>
     <t>Vijayawada</t>
   </si>
   <si>
-    <t>D No 76-14-72/4 Opp Nethaji High School Bhavinipuram</t>
-[...16 lines deleted...]
-  <si>
     <t>Guntur</t>
   </si>
   <si>
-    <t>Amaravathi Rd Sakhambari Temple Rd Pavan Sunrise Block B</t>
-[...10 lines deleted...]
-  <si>
     <t>Matthew O. Thomas</t>
   </si>
   <si>
-    <t>V00792173</t>
-[...1 lines deleted...]
-  <si>
     <t>Cedarburg</t>
   </si>
   <si>
-    <t>53012-9020</t>
-[...13 lines deleted...]
-  <si>
     <t>Georgie L. Weber</t>
   </si>
   <si>
-    <t>V00818655</t>
-[...1 lines deleted...]
-  <si>
     <t>Superior</t>
   </si>
   <si>
-    <t>54880-3309</t>
-[...7 lines deleted...]
-  <si>
     <t>Logan T. Olson</t>
   </si>
   <si>
-    <t>V00958032</t>
-[...1 lines deleted...]
-  <si>
     <t>Minneapolis</t>
   </si>
   <si>
-    <t>55408-2654</t>
-[...7 lines deleted...]
-  <si>
     <t>Kerrick W. Robinson</t>
   </si>
   <si>
-    <t>V00794569</t>
-[...1 lines deleted...]
-  <si>
     <t>Duluth</t>
   </si>
   <si>
-    <t>55803-2434</t>
-[...7 lines deleted...]
-  <si>
     <t>Krista S. Campbell</t>
   </si>
   <si>
-    <t>V00764718</t>
-[...1 lines deleted...]
-  <si>
     <t>B.F.A.</t>
   </si>
   <si>
     <t>Bridger</t>
   </si>
   <si>
-    <t>935 16th Street</t>
-[...10 lines deleted...]
-  <si>
     <t>Tia L. Ware</t>
   </si>
   <si>
-    <t>V00914541</t>
-[...1 lines deleted...]
-  <si>
     <t>Crow Agency</t>
   </si>
   <si>
-    <t>59022-0621</t>
-[...4 lines deleted...]
-  <si>
     <t>Tarin E. Vandall</t>
   </si>
   <si>
-    <t>V00815675</t>
-[...1 lines deleted...]
-  <si>
     <t>Glasgow</t>
   </si>
   <si>
-    <t>59230-2705</t>
-[...7 lines deleted...]
-  <si>
     <t>Samuel J. Fulbright</t>
   </si>
   <si>
-    <t>V00724186</t>
-[...1 lines deleted...]
-  <si>
     <t>Lewistown</t>
   </si>
   <si>
-    <t>59457-2412</t>
-[...7 lines deleted...]
-  <si>
     <t>East Helena</t>
   </si>
   <si>
-    <t>59635-3303</t>
-[...4 lines deleted...]
-  <si>
     <t>Briana F. Bienusa</t>
   </si>
   <si>
-    <t>V00955858</t>
-[...1 lines deleted...]
-  <si>
     <t>Victor</t>
   </si>
   <si>
-    <t>59875-9667</t>
-[...4 lines deleted...]
-  <si>
     <t>Anna-Marie I. Kebschull</t>
   </si>
   <si>
-    <t>V00804742</t>
-[...1 lines deleted...]
-  <si>
     <t>Libby</t>
   </si>
   <si>
-    <t>59923-2505</t>
-[...10 lines deleted...]
-  <si>
     <t>South Holland</t>
   </si>
   <si>
-    <t>60473-2507</t>
-[...10 lines deleted...]
-  <si>
     <t>Sophia K. Wiesbrook</t>
   </si>
   <si>
-    <t>V00779280</t>
-[...1 lines deleted...]
-  <si>
     <t>Atkinson</t>
   </si>
   <si>
-    <t>61235-9529</t>
-[...10 lines deleted...]
-  <si>
     <t>Trenton P. Moorehead</t>
   </si>
   <si>
-    <t>V00716537</t>
-[...1 lines deleted...]
-  <si>
     <t>Moline</t>
   </si>
   <si>
-    <t>61265-2602</t>
-[...16 lines deleted...]
-  <si>
     <t>Festus</t>
   </si>
   <si>
-    <t>63028-1077</t>
-[...7 lines deleted...]
-  <si>
     <t>Tiruvallur</t>
   </si>
   <si>
-    <t>1/108 Lane Street, K G Kandigai, Tiruttani(Taluk)</t>
-[...7 lines deleted...]
-  <si>
     <t>Kyle J. Rolfes</t>
   </si>
   <si>
-    <t>V00956704</t>
-[...10 lines deleted...]
-  <si>
     <t>Overland Park</t>
   </si>
   <si>
     <t>KS</t>
   </si>
   <si>
-    <t>66223-3934</t>
-[...4 lines deleted...]
-  <si>
     <t>Nathan L. Oesterle</t>
   </si>
   <si>
-    <t>V00994689</t>
-[...1 lines deleted...]
-  <si>
     <t>Winfield</t>
   </si>
   <si>
-    <t>67156-3711</t>
-[...4 lines deleted...]
-  <si>
     <t>Alexandra N. Pace</t>
   </si>
   <si>
-    <t>V00794745</t>
-[...1 lines deleted...]
-  <si>
     <t>Walton</t>
   </si>
   <si>
-    <t>68461-2005</t>
-[...4 lines deleted...]
-  <si>
     <t>Shauna N. Fahad</t>
   </si>
   <si>
-    <t>V00898481</t>
-[...13 lines deleted...]
-  <si>
     <t>Nick N. Farr</t>
   </si>
   <si>
-    <t>V00983398</t>
-[...1 lines deleted...]
-  <si>
     <t>Sherwood</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
-    <t>72120-2210</t>
-[...4 lines deleted...]
-  <si>
     <t>Becca A. Phillips</t>
   </si>
   <si>
-    <t>V00970697</t>
-[...1 lines deleted...]
-  <si>
     <t>Forestburg</t>
   </si>
   <si>
-    <t>76239-2169</t>
-[...4 lines deleted...]
-  <si>
     <t>Eli I. Cummings</t>
   </si>
   <si>
-    <t>V00784197</t>
-[...1 lines deleted...]
-  <si>
     <t>Waco</t>
   </si>
   <si>
-    <t>76704-1503</t>
-[...13 lines deleted...]
-  <si>
     <t>Shannon R. Courtney</t>
   </si>
   <si>
-    <t>V00889001</t>
-[...7 lines deleted...]
-  <si>
     <t>Emily M. Mack</t>
   </si>
   <si>
-    <t>V00721641</t>
-[...1 lines deleted...]
-  <si>
     <t>Spring</t>
   </si>
   <si>
-    <t>6622 Craigway</t>
-[...4 lines deleted...]
-  <si>
     <t>Cedar Park</t>
   </si>
   <si>
-    <t>78613-7191</t>
-[...4 lines deleted...]
-  <si>
     <t>Michaela G. Crumpler</t>
   </si>
   <si>
-    <t>V00997595</t>
-[...1 lines deleted...]
-  <si>
     <t>Lubbock</t>
   </si>
   <si>
-    <t>79423-7167</t>
-[...4 lines deleted...]
-  <si>
     <t>Phil J. Ruch</t>
   </si>
   <si>
-    <t>V00927903</t>
-[...1 lines deleted...]
-  <si>
     <t>Arvada</t>
   </si>
   <si>
-    <t>80004-1002</t>
-[...19 lines deleted...]
-  <si>
     <t>Max F. Stoyer</t>
   </si>
   <si>
-    <t>V00765162</t>
-[...1 lines deleted...]
-  <si>
     <t>Colorado Springs</t>
   </si>
   <si>
-    <t>80906-5827</t>
-[...7 lines deleted...]
-  <si>
     <t>Marlin L. Deras</t>
   </si>
   <si>
-    <t>V00996042</t>
-[...1 lines deleted...]
-  <si>
     <t>Grand Junction</t>
   </si>
   <si>
-    <t>81506-6101</t>
-[...4 lines deleted...]
-  <si>
     <t>Michaela R. Oldman</t>
   </si>
   <si>
-    <t>V00870111</t>
-[...1 lines deleted...]
-  <si>
     <t>Secondary Education</t>
   </si>
   <si>
     <t>Riverton</t>
   </si>
   <si>
     <t>WY</t>
   </si>
   <si>
-    <t>82501-4412</t>
-[...7 lines deleted...]
-  <si>
     <t>Iva T. Moss</t>
   </si>
   <si>
-    <t>V00684338</t>
-[...1 lines deleted...]
-  <si>
     <t>Arapahoe</t>
   </si>
   <si>
-    <t>82510-9140</t>
-[...7 lines deleted...]
-  <si>
     <t>Wilson</t>
   </si>
   <si>
-    <t>PO Box 2200</t>
-[...7 lines deleted...]
-  <si>
     <t>Zoey I. Ovard-Paris</t>
   </si>
   <si>
-    <t>V00810976</t>
-[...1 lines deleted...]
-  <si>
     <t>Pocatello</t>
   </si>
   <si>
-    <t>83201-2302</t>
-[...7 lines deleted...]
-  <si>
     <t>Haley P. Harvala</t>
   </si>
   <si>
-    <t>V00724026</t>
-[...4 lines deleted...]
-  <si>
     <t>Jessica M. Matsaw</t>
   </si>
   <si>
-    <t>V00482820</t>
-[...16 lines deleted...]
-  <si>
     <t>Monika N. Burrell</t>
   </si>
   <si>
-    <t>V00963896</t>
-[...7 lines deleted...]
-  <si>
     <t>Beau T. Hansen</t>
   </si>
   <si>
-    <t>V00826359</t>
-[...1 lines deleted...]
-  <si>
     <t>B.S.Pl.Sc.</t>
   </si>
   <si>
     <t>Crop Science</t>
   </si>
   <si>
     <t>Blackfoot</t>
   </si>
   <si>
-    <t>83221-6083</t>
-[...4 lines deleted...]
-  <si>
     <t>Candi S. Larsen</t>
   </si>
   <si>
-    <t>V00894760</t>
-[...1 lines deleted...]
-  <si>
     <t>Law-Bus Law &amp; Entreprnshp Emph</t>
   </si>
   <si>
     <t>Firth</t>
   </si>
   <si>
-    <t>702 East 400 North</t>
-[...4 lines deleted...]
-  <si>
     <t>Jonathan R. Alvarez</t>
   </si>
   <si>
-    <t>V00661960</t>
-[...7 lines deleted...]
-  <si>
     <t>Brent D. Ure</t>
   </si>
   <si>
-    <t>V00973767</t>
-[...1 lines deleted...]
-  <si>
     <t>Montpelier</t>
   </si>
   <si>
-    <t>83254-0374</t>
-[...7 lines deleted...]
-  <si>
     <t>Tanner M. Call</t>
   </si>
   <si>
-    <t>V00890120</t>
-[...1 lines deleted...]
-  <si>
     <t>Shelley</t>
   </si>
   <si>
-    <t>83274-5109</t>
-[...7 lines deleted...]
-  <si>
     <t>B.S.Ed.</t>
   </si>
   <si>
     <t>Ava B. Eckles</t>
   </si>
   <si>
-    <t>V00772365</t>
-[...1 lines deleted...]
-  <si>
     <t>Nutritional Science</t>
   </si>
   <si>
-    <t>PO Box 5482</t>
-[...7 lines deleted...]
-  <si>
     <t>Karam M. Talib</t>
   </si>
   <si>
-    <t>V00813870</t>
-[...22 lines deleted...]
-  <si>
     <t>Morgan R. Vaughn</t>
   </si>
   <si>
-    <t>V00928474</t>
-[...13 lines deleted...]
-  <si>
     <t>Tyler J. Ready</t>
   </si>
   <si>
-    <t>V00391353</t>
-[...1 lines deleted...]
-  <si>
     <t>Studio Art &amp; Design</t>
   </si>
   <si>
-    <t>83301-5220</t>
-[...10 lines deleted...]
-  <si>
     <t>Slade I. Stephens</t>
   </si>
   <si>
-    <t>V00715514</t>
-[...7 lines deleted...]
-  <si>
     <t>Lucinda J. Hampton</t>
   </si>
   <si>
-    <t>V00833584</t>
-[...7 lines deleted...]
-  <si>
     <t>Tara I. Gage</t>
   </si>
   <si>
-    <t>V00439838</t>
-[...1 lines deleted...]
-  <si>
     <t>Burley</t>
   </si>
   <si>
-    <t>500 E 200 S</t>
-[...10 lines deleted...]
-  <si>
     <t>A.S.</t>
   </si>
   <si>
     <t>Eden</t>
   </si>
   <si>
-    <t>616 2nd Ave E</t>
-[...4 lines deleted...]
-  <si>
     <t>Judith B. Garcia-Hernandez</t>
   </si>
   <si>
-    <t>V00769479</t>
-[...1 lines deleted...]
-  <si>
     <t>Gooding</t>
   </si>
   <si>
-    <t>1523 S 2050 E</t>
-[...1 lines deleted...]
-  <si>
     <t>Ryan L. Nelson</t>
   </si>
   <si>
-    <t>V00773393</t>
-[...1 lines deleted...]
-  <si>
     <t>Hagerman</t>
   </si>
   <si>
-    <t>508 Valley Circle</t>
-[...1 lines deleted...]
-  <si>
     <t>Kieran A. Heywood</t>
   </si>
   <si>
-    <t>V00773378</t>
-[...13 lines deleted...]
-  <si>
     <t>Paige S. DeShields</t>
   </si>
   <si>
-    <t>V00607560</t>
-[...16 lines deleted...]
-  <si>
     <t>Olivia M. Camilli</t>
   </si>
   <si>
-    <t>V00829285</t>
-[...13 lines deleted...]
-  <si>
     <t>Advertising</t>
   </si>
   <si>
-    <t>339 S 600 E</t>
-[...4 lines deleted...]
-  <si>
     <t>Sam R. Moerer</t>
   </si>
   <si>
-    <t>V00812286</t>
-[...7 lines deleted...]
-  <si>
     <t>Josh C. Moerer</t>
   </si>
   <si>
-    <t>V00790779</t>
-[...31 lines deleted...]
-  <si>
     <t>Amanda C. Moore-Kriwox</t>
   </si>
   <si>
-    <t>V00568777</t>
-[...10 lines deleted...]
-  <si>
     <t>Taylor D. Newey</t>
   </si>
   <si>
-    <t>V00789497</t>
-[...1 lines deleted...]
-  <si>
     <t>Richfield</t>
   </si>
   <si>
-    <t>83349-4901</t>
-[...7 lines deleted...]
-  <si>
     <t>Ady R. Perkes</t>
   </si>
   <si>
-    <t>V00790318</t>
-[...1 lines deleted...]
-  <si>
     <t>B.S.A.V.S.</t>
   </si>
   <si>
     <t>Animal &amp; Vet Sci-Sc/Prevet Opt</t>
   </si>
   <si>
-    <t>83349-5330</t>
-[...7 lines deleted...]
-  <si>
     <t>Animal &amp; Vet Sci-Productn Opt</t>
   </si>
   <si>
     <t>Wendell</t>
   </si>
   <si>
-    <t>3094 S 1500 E</t>
-[...7 lines deleted...]
-  <si>
     <t>Douglas M. Stevenson</t>
   </si>
   <si>
-    <t>V00552121</t>
-[...1 lines deleted...]
-  <si>
     <t>Chemical Engineering</t>
   </si>
   <si>
-    <t>12651 E 101 N</t>
-[...4 lines deleted...]
-  <si>
     <t>Jared Y. Sanchez-Lucas</t>
   </si>
   <si>
-    <t>V00480417</t>
-[...10 lines deleted...]
-  <si>
     <t>Engineering Management</t>
   </si>
   <si>
-    <t>3361 N Volcanic Ave</t>
-[...1 lines deleted...]
-  <si>
     <t>Kara M. Koplin</t>
   </si>
   <si>
-    <t>V00609298</t>
-[...1 lines deleted...]
-  <si>
     <t>Medical Sciences</t>
   </si>
   <si>
-    <t>1917 John Adams Pkwy</t>
-[...7 lines deleted...]
-  <si>
     <t>Kara R. Cromwell</t>
   </si>
   <si>
-    <t>V00234949</t>
-[...7 lines deleted...]
-  <si>
     <t>Victoria N. Wagner</t>
   </si>
   <si>
-    <t>V00664214</t>
-[...25 lines deleted...]
-  <si>
     <t>Elizabeth L. Bush</t>
   </si>
   <si>
-    <t>V00802813</t>
-[...7 lines deleted...]
-  <si>
     <t>Bryan M. Pendleton</t>
   </si>
   <si>
-    <t>V00749698</t>
-[...1 lines deleted...]
-  <si>
     <t>Organizational Sciences</t>
   </si>
   <si>
-    <t>4228 Steeplechase Ln</t>
-[...7 lines deleted...]
-  <si>
     <t>Matthew R. Goriup</t>
   </si>
   <si>
-    <t>V00495472</t>
-[...10 lines deleted...]
-  <si>
     <t>Aliana M. Montez</t>
   </si>
   <si>
-    <t>V00912552</t>
-[...13 lines deleted...]
-  <si>
     <t>Zac J. Dalton</t>
   </si>
   <si>
-    <t>V00290228</t>
-[...7 lines deleted...]
-  <si>
     <t>Hannah K. Twitchell</t>
   </si>
   <si>
-    <t>V00813372</t>
-[...1 lines deleted...]
-  <si>
     <t>Elementary Education</t>
   </si>
   <si>
-    <t>83402-5568</t>
-[...4 lines deleted...]
-  <si>
     <t>Abigail M. Barker</t>
   </si>
   <si>
-    <t>V00831911</t>
-[...1 lines deleted...]
-  <si>
     <t>Economics</t>
   </si>
   <si>
-    <t>83404-5043</t>
-[...4 lines deleted...]
-  <si>
     <t>Kat A. Richardson</t>
   </si>
   <si>
-    <t>V00761562</t>
-[...7 lines deleted...]
-  <si>
     <t>Christina M. Mai</t>
   </si>
   <si>
-    <t>V00765857</t>
-[...1 lines deleted...]
-  <si>
     <t>Biological Engineering</t>
   </si>
   <si>
-    <t>83404-7746</t>
-[...13 lines deleted...]
-  <si>
     <t>Human Dev &amp; Family Studies</t>
   </si>
   <si>
-    <t>83404-7909</t>
-[...7 lines deleted...]
-  <si>
     <t>Zachary S. Bright</t>
   </si>
   <si>
-    <t>V00764648</t>
-[...7 lines deleted...]
-  <si>
     <t>Olivia D. Washburn</t>
   </si>
   <si>
-    <t>V00841399</t>
-[...28 lines deleted...]
-  <si>
     <t>Brooks M. Jensen</t>
   </si>
   <si>
-    <t>V00962316</t>
-[...13 lines deleted...]
-  <si>
     <t>Ammon</t>
   </si>
   <si>
-    <t>83406-4645</t>
-[...7 lines deleted...]
-  <si>
     <t>Erik J. Caballero</t>
   </si>
   <si>
-    <t>V00883267</t>
-[...10 lines deleted...]
-  <si>
     <t>Alex N. Packer</t>
   </si>
   <si>
-    <t>V00806385</t>
-[...1 lines deleted...]
-  <si>
     <t>Communication</t>
   </si>
   <si>
-    <t>83406-8145</t>
-[...7 lines deleted...]
-  <si>
     <t>Kathleen Y. Atchley</t>
   </si>
   <si>
-    <t>V00354844</t>
-[...1 lines deleted...]
-  <si>
     <t>Ashton</t>
   </si>
   <si>
-    <t>PO Box 241</t>
-[...1 lines deleted...]
-  <si>
     <t>Jose M. Velazquez</t>
   </si>
   <si>
-    <t>V00772157</t>
-[...1 lines deleted...]
-  <si>
     <t>Tetonia</t>
   </si>
   <si>
-    <t>728 S. Harrison St.</t>
-[...4 lines deleted...]
-  <si>
     <t>Jewelia A. Hawker</t>
   </si>
   <si>
-    <t>V00653374</t>
-[...1 lines deleted...]
-  <si>
     <t>B.S.Ag.L.S.</t>
   </si>
   <si>
     <t>Ag Science, Comm, &amp; Leadership</t>
   </si>
   <si>
     <t>Hamer</t>
   </si>
   <si>
-    <t>2248 E 1900 N</t>
-[...4 lines deleted...]
-  <si>
     <t>Tobee L. Holman</t>
   </si>
   <si>
-    <t>V00829006</t>
-[...7 lines deleted...]
-  <si>
     <t>Trent B. Miller</t>
   </si>
   <si>
-    <t>V00917011</t>
-[...1 lines deleted...]
-  <si>
     <t>Menan</t>
   </si>
   <si>
-    <t>1172 Twin Butte Road</t>
-[...4 lines deleted...]
-  <si>
     <t>Kaebree M. Nebeker</t>
   </si>
   <si>
-    <t>V00883283</t>
-[...28 lines deleted...]
-  <si>
     <t>Matt J. Smith</t>
   </si>
   <si>
-    <t>V00816401</t>
-[...10 lines deleted...]
-  <si>
     <t>Tulley R. Mackey</t>
   </si>
   <si>
-    <t>V00814534</t>
-[...1 lines deleted...]
-  <si>
     <t>Salmon</t>
   </si>
   <si>
-    <t>83467-4750</t>
-[...4 lines deleted...]
-  <si>
     <t>Brian M. Renzelman</t>
   </si>
   <si>
-    <t>V00770535</t>
-[...10 lines deleted...]
-  <si>
     <t>Ethan B. Scott</t>
   </si>
   <si>
-    <t>V00768940</t>
-[...10 lines deleted...]
-  <si>
     <t>Kaitlyn M. Vilgos</t>
   </si>
   <si>
-    <t>V00830170</t>
-[...7 lines deleted...]
-  <si>
     <t>Katie E. Pearsall</t>
   </si>
   <si>
-    <t>V00831372</t>
-[...16 lines deleted...]
-  <si>
     <t>Kellen A. Crawford</t>
   </si>
   <si>
-    <t>V00734706</t>
-[...7 lines deleted...]
-  <si>
     <t>Makayla M. Baldus</t>
   </si>
   <si>
-    <t>V00812625</t>
-[...7 lines deleted...]
-  <si>
     <t>Marcie D. Carter</t>
   </si>
   <si>
-    <t>V00632984</t>
-[...13 lines deleted...]
-  <si>
     <t>May M. George</t>
   </si>
   <si>
-    <t>V00728358</t>
-[...10 lines deleted...]
-  <si>
     <t>Zoey A. Peterson</t>
   </si>
   <si>
-    <t>V00831382</t>
-[...7 lines deleted...]
-  <si>
     <t>Kelly C. Ayres</t>
   </si>
   <si>
-    <t>V00830107</t>
-[...1 lines deleted...]
-  <si>
     <t>Applied Music</t>
   </si>
   <si>
-    <t>83501-4921</t>
-[...19 lines deleted...]
-  <si>
     <t>Jordan A. Leavitt</t>
   </si>
   <si>
-    <t>V00970133</t>
-[...7 lines deleted...]
-  <si>
     <t>David J. Waters</t>
   </si>
   <si>
-    <t>V00411366</t>
-[...10 lines deleted...]
-  <si>
     <t>Kevin M. Finnegan</t>
   </si>
   <si>
-    <t>V00710561</t>
-[...1 lines deleted...]
-  <si>
     <t>Grangeville</t>
   </si>
   <si>
-    <t>107 Rocky Point Ln</t>
-[...1 lines deleted...]
-  <si>
     <t>Bailey E. Vanderwall</t>
   </si>
   <si>
-    <t>V00805190</t>
-[...7 lines deleted...]
-  <si>
     <t>Miles D. Lewis</t>
   </si>
   <si>
-    <t>V00564426</t>
-[...1 lines deleted...]
-  <si>
     <t>Juliaetta</t>
   </si>
   <si>
-    <t>205 1st Ave</t>
-[...10 lines deleted...]
-  <si>
     <t>Hannah B. Tweit</t>
   </si>
   <si>
-    <t>V00764204</t>
-[...1 lines deleted...]
-  <si>
     <t>Kendrick</t>
   </si>
   <si>
-    <t>405 E Main St</t>
-[...4 lines deleted...]
-  <si>
     <t>Sabrina M. Sneve</t>
   </si>
   <si>
-    <t>V00839904</t>
-[...13 lines deleted...]
-  <si>
     <t>Joe R. Sparano</t>
   </si>
   <si>
-    <t>V00705633</t>
-[...1 lines deleted...]
-  <si>
     <t>Lenore</t>
   </si>
   <si>
-    <t>1004 New Hope Loop</t>
-[...22 lines deleted...]
-  <si>
     <t>Avery G. Nichols</t>
   </si>
   <si>
-    <t>V00811080</t>
-[...1 lines deleted...]
-  <si>
     <t>Pollock</t>
   </si>
   <si>
-    <t>Po Box 238</t>
-[...4 lines deleted...]
-  <si>
     <t>Charles K. Lovelace</t>
   </si>
   <si>
-    <t>V00604994</t>
-[...4 lines deleted...]
-  <si>
     <t>Erendira N. Sanchez Suazo</t>
   </si>
   <si>
-    <t>V00702696</t>
-[...7 lines deleted...]
-  <si>
     <t>Sage R. Smith</t>
   </si>
   <si>
-    <t>V00744324</t>
-[...7 lines deleted...]
-  <si>
     <t>Elizabeth C. Shaw</t>
   </si>
   <si>
-    <t>V00812056</t>
-[...10 lines deleted...]
-  <si>
     <t>Jeff C. Simmons</t>
   </si>
   <si>
-    <t>V00956412</t>
-[...7 lines deleted...]
-  <si>
     <t>Jesus M. Jimenez Lopez</t>
   </si>
   <si>
-    <t>V00839075</t>
-[...16 lines deleted...]
-  <si>
     <t>Dawson M. Fox</t>
   </si>
   <si>
-    <t>V00775051</t>
-[...1 lines deleted...]
-  <si>
     <t>B.S.E.E.</t>
   </si>
   <si>
-    <t>83607-1467</t>
-[...4 lines deleted...]
-  <si>
     <t>Parma</t>
   </si>
   <si>
-    <t>16629 Old Friendship Way</t>
-[...1 lines deleted...]
-  <si>
     <t>Elena O. Garcia</t>
   </si>
   <si>
-    <t>V00960729</t>
-[...7 lines deleted...]
-  <si>
     <t>Jessica J. Zuniga</t>
   </si>
   <si>
-    <t>V00820022</t>
-[...1 lines deleted...]
-  <si>
     <t>Mgmt &amp; HR-Management Emph</t>
   </si>
   <si>
-    <t>83607-8792</t>
-[...4 lines deleted...]
-  <si>
     <t>Jarret R. Mink</t>
   </si>
   <si>
-    <t>V00767113</t>
-[...1 lines deleted...]
-  <si>
     <t>Cambridge</t>
   </si>
   <si>
-    <t>2799 Salubria Rd</t>
-[...4 lines deleted...]
-  <si>
     <t>Clayton J. Fox</t>
   </si>
   <si>
-    <t>V00660249</t>
-[...1 lines deleted...]
-  <si>
     <t>Cascade</t>
   </si>
   <si>
-    <t>PO Box 224</t>
-[...1 lines deleted...]
-  <si>
     <t>Catie J. McCarthy</t>
   </si>
   <si>
-    <t>V00666800</t>
-[...1 lines deleted...]
-  <si>
     <t>Donnelly</t>
   </si>
   <si>
-    <t>12983 Dawn Dr</t>
-[...7 lines deleted...]
-  <si>
     <t>Anna E. Harms</t>
   </si>
   <si>
-    <t>V00827876</t>
-[...16 lines deleted...]
-  <si>
     <t>Coby M. Yocum</t>
   </si>
   <si>
-    <t>V00787700</t>
-[...13 lines deleted...]
-  <si>
     <t>Harold G. Karsten</t>
   </si>
   <si>
-    <t>V00671839</t>
-[...7 lines deleted...]
-  <si>
     <t>Ronan K. Hall</t>
   </si>
   <si>
-    <t>V00783793</t>
-[...7 lines deleted...]
-  <si>
     <t>Skylar P. Speck</t>
   </si>
   <si>
-    <t>V00715482</t>
-[...7 lines deleted...]
-  <si>
     <t>Siera J. Horton</t>
   </si>
   <si>
-    <t>V00657404</t>
-[...1 lines deleted...]
-  <si>
     <t>Animal Science</t>
   </si>
   <si>
-    <t>83616-4365</t>
-[...4 lines deleted...]
-  <si>
     <t>Lucy B. McDougald</t>
   </si>
   <si>
-    <t>V00812118</t>
-[...7 lines deleted...]
-  <si>
     <t>Cassandra E. Apodaca</t>
   </si>
   <si>
-    <t>V00989036</t>
-[...13 lines deleted...]
-  <si>
     <t>Kyah J. Haney</t>
   </si>
   <si>
-    <t>V00770086</t>
-[...10 lines deleted...]
-  <si>
     <t>Joshua R. Ineck</t>
   </si>
   <si>
-    <t>V00829014</t>
-[...7 lines deleted...]
-  <si>
     <t>Aiden A. McCarthy</t>
   </si>
   <si>
-    <t>V00734079</t>
-[...7 lines deleted...]
-  <si>
     <t>Kendall R. Culpepper</t>
   </si>
   <si>
-    <t>V00900197</t>
-[...7 lines deleted...]
-  <si>
     <t>Johnathon M. Morton</t>
   </si>
   <si>
-    <t>V00705877</t>
-[...1 lines deleted...]
-  <si>
     <t>History-General Emph</t>
   </si>
   <si>
     <t>Emmett</t>
   </si>
   <si>
-    <t>1245 Gamage Lane</t>
-[...10 lines deleted...]
-  <si>
     <t>Elizabeth E. Bearden</t>
   </si>
   <si>
-    <t>V00711538</t>
-[...1 lines deleted...]
-  <si>
     <t>Grand View</t>
   </si>
   <si>
-    <t>PO Box 131</t>
-[...7 lines deleted...]
-  <si>
     <t>Madison P. Meholchick</t>
   </si>
   <si>
-    <t>V00774635</t>
-[...1 lines deleted...]
-  <si>
     <t>Greenleaf</t>
   </si>
   <si>
-    <t>21292 Simplot Blvd</t>
-[...4 lines deleted...]
-  <si>
     <t>Caleb P. Morgan</t>
   </si>
   <si>
-    <t>V00877318</t>
-[...1 lines deleted...]
-  <si>
     <t>Homedale</t>
   </si>
   <si>
-    <t>319 N Monroe St</t>
-[...10 lines deleted...]
-  <si>
     <t>Candace M. Jones</t>
   </si>
   <si>
-    <t>V00775068</t>
-[...4 lines deleted...]
-  <si>
     <t>Destiny I. Haworth</t>
   </si>
   <si>
-    <t>V00765489</t>
-[...13 lines deleted...]
-  <si>
     <t>Austin J. Simon</t>
   </si>
   <si>
-    <t>V00833677</t>
-[...4 lines deleted...]
-  <si>
     <t>Jacob A. Garcia</t>
   </si>
   <si>
-    <t>V00827741</t>
-[...4 lines deleted...]
-  <si>
     <t>Malia K. Hammond</t>
   </si>
   <si>
-    <t>V00785010</t>
-[...13 lines deleted...]
-  <si>
     <t>Ryan L. Halford</t>
   </si>
   <si>
-    <t>V00678950</t>
-[...7 lines deleted...]
-  <si>
     <t>Taylor N. Sutton</t>
   </si>
   <si>
-    <t>V00831491</t>
-[...10 lines deleted...]
-  <si>
     <t>Eva J. Stave</t>
   </si>
   <si>
-    <t>V00784172</t>
-[...1 lines deleted...]
-  <si>
     <t>Conservation Biology</t>
   </si>
   <si>
-    <t>83642-6873</t>
-[...4 lines deleted...]
-  <si>
     <t>Abby M. Arnzen</t>
   </si>
   <si>
-    <t>V00812587</t>
-[...7 lines deleted...]
-  <si>
     <t>Janey E. Kelly</t>
   </si>
   <si>
-    <t>V00811332</t>
-[...7 lines deleted...]
-  <si>
     <t>Jackson L. Beckley</t>
   </si>
   <si>
-    <t>V00781492</t>
-[...13 lines deleted...]
-  <si>
     <t>Paige E. Shumway</t>
   </si>
   <si>
-    <t>V00730800</t>
-[...1 lines deleted...]
-  <si>
     <t>Middleton</t>
   </si>
   <si>
-    <t>1865 Windmill Springs Ct</t>
-[...1 lines deleted...]
-  <si>
     <t>Aurelia R. Tate</t>
   </si>
   <si>
-    <t>V00831499</t>
-[...1 lines deleted...]
-  <si>
     <t>Biotechnology &amp; Plant Genomics</t>
   </si>
   <si>
-    <t>432 W Ramsbrook St</t>
-[...4 lines deleted...]
-  <si>
     <t>Danielle N. Baughman</t>
   </si>
   <si>
-    <t>V00767334</t>
-[...4 lines deleted...]
-  <si>
     <t>Ethan R. Taddicken</t>
   </si>
   <si>
-    <t>V00812448</t>
-[...10 lines deleted...]
-  <si>
     <t>Hailey K. Holloway</t>
   </si>
   <si>
-    <t>V00768572</t>
-[...4 lines deleted...]
-  <si>
     <t>Kortland J. Brocke</t>
   </si>
   <si>
-    <t>V00711697</t>
-[...1 lines deleted...]
-  <si>
     <t>Operations Management</t>
   </si>
   <si>
-    <t>3830 W Sugar Tree Ct</t>
-[...1 lines deleted...]
-  <si>
     <t>Payton N. Poperszky</t>
   </si>
   <si>
-    <t>V00826466</t>
-[...4 lines deleted...]
-  <si>
     <t>Hayden J. Cassinelli</t>
   </si>
   <si>
-    <t>V00774043</t>
-[...7 lines deleted...]
-  <si>
     <t>Tori D. Rowles</t>
   </si>
   <si>
-    <t>V00773269</t>
-[...7 lines deleted...]
-  <si>
     <t>Annie E. Ball</t>
   </si>
   <si>
-    <t>V00877222</t>
-[...22 lines deleted...]
-  <si>
     <t>Amelie T. Lorenzini</t>
   </si>
   <si>
-    <t>V00837863</t>
-[...7 lines deleted...]
-  <si>
     <t>Thalia M. Saenz</t>
   </si>
   <si>
-    <t>V00827636</t>
-[...7 lines deleted...]
-  <si>
     <t>Francisco E. Bautista</t>
   </si>
   <si>
-    <t>V00550168</t>
-[...10 lines deleted...]
-  <si>
     <t>Isaac E. Starbuck</t>
   </si>
   <si>
-    <t>V00812332</t>
-[...10 lines deleted...]
-  <si>
     <t>Payette</t>
   </si>
   <si>
-    <t>83661-2702</t>
-[...4 lines deleted...]
-  <si>
     <t>John H. Alley</t>
   </si>
   <si>
-    <t>V00935947</t>
-[...1 lines deleted...]
-  <si>
     <t>Star</t>
   </si>
   <si>
-    <t>10639 W Daylily Ave</t>
-[...1 lines deleted...]
-  <si>
     <t>Thomas D. Rizzo</t>
   </si>
   <si>
-    <t>V00655110</t>
-[...10 lines deleted...]
-  <si>
     <t>Alyssa J. Olvera</t>
   </si>
   <si>
-    <t>V00775811</t>
-[...1 lines deleted...]
-  <si>
     <t>Weiser</t>
   </si>
   <si>
-    <t>30 Short St</t>
-[...7 lines deleted...]
-  <si>
     <t>Emily P. Abramson</t>
   </si>
   <si>
-    <t>V00769487</t>
-[...7 lines deleted...]
-  <si>
     <t>Rebecca A. Gonzales</t>
   </si>
   <si>
-    <t>V00526736</t>
-[...10 lines deleted...]
-  <si>
     <t>Yerika J. Marquez-Ruiz</t>
   </si>
   <si>
-    <t>V00714000</t>
-[...4 lines deleted...]
-  <si>
     <t>Faith M. Mink</t>
   </si>
   <si>
-    <t>V00764703</t>
-[...1 lines deleted...]
-  <si>
     <t>Public Relations</t>
   </si>
   <si>
-    <t>83672-5127</t>
-[...4 lines deleted...]
-  <si>
     <t>Britynn L. Seward</t>
   </si>
   <si>
-    <t>V00812729</t>
-[...7 lines deleted...]
-  <si>
     <t>Brandon L. Van Es</t>
   </si>
   <si>
-    <t>V00879684</t>
-[...13 lines deleted...]
-  <si>
     <t>Emma P. Parker</t>
   </si>
   <si>
-    <t>V00775597</t>
-[...10 lines deleted...]
-  <si>
     <t>Aubry N. Nixon</t>
   </si>
   <si>
-    <t>V00828356</t>
-[...4 lines deleted...]
-  <si>
     <t>Brendan A. Pollnow</t>
   </si>
   <si>
-    <t>V00779375</t>
-[...7 lines deleted...]
-  <si>
     <t>Annika M. Helgeson Donaldson</t>
   </si>
   <si>
-    <t>V00765582</t>
-[...10 lines deleted...]
-  <si>
     <t>Challis M. Delbo</t>
   </si>
   <si>
-    <t>V00544579</t>
-[...7 lines deleted...]
-  <si>
     <t>Berlyn L. Logue</t>
   </si>
   <si>
-    <t>V00838061</t>
-[...13 lines deleted...]
-  <si>
     <t>Brady C. McClain</t>
   </si>
   <si>
-    <t>V00811992</t>
-[...7 lines deleted...]
-  <si>
     <t>Austin S. Eike</t>
   </si>
   <si>
-    <t>V00770946</t>
-[...13 lines deleted...]
-  <si>
     <t>Christopher P. Hammond</t>
   </si>
   <si>
-    <t>V00224543</t>
-[...10 lines deleted...]
-  <si>
     <t>Kai W. Fulfer</t>
   </si>
   <si>
-    <t>V00612113</t>
-[...10 lines deleted...]
-  <si>
     <t>Mary Margaret B. Hunter</t>
   </si>
   <si>
-    <t>V00764130</t>
-[...7 lines deleted...]
-  <si>
     <t>Paris L. Goff</t>
   </si>
   <si>
-    <t>V00912604</t>
-[...10 lines deleted...]
-  <si>
     <t>Audrey E. Hawes</t>
   </si>
   <si>
-    <t>V00782910</t>
-[...1 lines deleted...]
-  <si>
     <t>Apparel, Textiles, &amp; Design</t>
   </si>
   <si>
-    <t>83702-5071</t>
-[...4 lines deleted...]
-  <si>
     <t>Gig Harbor</t>
   </si>
   <si>
-    <t>98332-7929</t>
-[...4 lines deleted...]
-  <si>
     <t>Aidan M. Shaw</t>
   </si>
   <si>
-    <t>V00771838</t>
-[...4 lines deleted...]
-  <si>
     <t>Ayden E. Terry</t>
   </si>
   <si>
-    <t>V00839859</t>
-[...7 lines deleted...]
-  <si>
     <t>Tyler B. Anderson</t>
   </si>
   <si>
-    <t>V00782745</t>
-[...7 lines deleted...]
-  <si>
     <t>Hailey M. Ramsey</t>
   </si>
   <si>
-    <t>V00721103</t>
-[...10 lines deleted...]
-  <si>
     <t>Paul A. Surbeck</t>
   </si>
   <si>
-    <t>V00767607</t>
-[...4 lines deleted...]
-  <si>
     <t>Tony W. Trammel</t>
   </si>
   <si>
-    <t>V00626117</t>
-[...7 lines deleted...]
-  <si>
     <t>Claudia V. Costantino</t>
   </si>
   <si>
-    <t>V00882863</t>
-[...1 lines deleted...]
-  <si>
     <t>B.S.Biochem.</t>
   </si>
   <si>
     <t>Biochemistry</t>
   </si>
   <si>
-    <t>83704-0609</t>
-[...4 lines deleted...]
-  <si>
     <t>B.S.Microbiol.</t>
   </si>
   <si>
     <t>Microbiology</t>
   </si>
   <si>
     <t>Maddalynn A. Starks</t>
   </si>
   <si>
-    <t>V00359839</t>
-[...7 lines deleted...]
-  <si>
     <t>Troy</t>
   </si>
   <si>
-    <t>83871-9605</t>
-[...4 lines deleted...]
-  <si>
     <t>Cole R. Buzzini</t>
   </si>
   <si>
-    <t>V00767429</t>
-[...1 lines deleted...]
-  <si>
     <t>B.S.L.A.</t>
   </si>
   <si>
     <t>Landscape Architecture</t>
   </si>
   <si>
-    <t>4702 W Hillcrest View Dr</t>
-[...1 lines deleted...]
-  <si>
     <t>Riley J. Noland</t>
   </si>
   <si>
-    <t>V00668048</t>
-[...1 lines deleted...]
-  <si>
     <t>Mgmt &amp; HR-Human Res Mgmt Emph</t>
   </si>
   <si>
-    <t>2418 W Norcrest Dr</t>
-[...1 lines deleted...]
-  <si>
     <t>Matthew P. Podolsky</t>
   </si>
   <si>
-    <t>V00965019</t>
-[...7 lines deleted...]
-  <si>
     <t>Patrick A. Manning-Floch</t>
   </si>
   <si>
-    <t>V00904601</t>
-[...7 lines deleted...]
-  <si>
     <t>Audrey R. Spooner</t>
   </si>
   <si>
-    <t>V00839978</t>
-[...1 lines deleted...]
-  <si>
     <t>Chemistry-Forensics Opt</t>
   </si>
   <si>
-    <t>83705-2748</t>
-[...7 lines deleted...]
-  <si>
     <t>Nick G. Becharas</t>
   </si>
   <si>
-    <t>V00923621</t>
-[...7 lines deleted...]
-  <si>
     <t>Sage A. Minnich</t>
   </si>
   <si>
-    <t>V00812277</t>
-[...7 lines deleted...]
-  <si>
     <t>Casey A. Jensen</t>
   </si>
   <si>
-    <t>V00776610</t>
-[...4 lines deleted...]
-  <si>
     <t>Julie M. Jirik</t>
   </si>
   <si>
-    <t>V00721196</t>
-[...1 lines deleted...]
-  <si>
     <t>Food and Nutrition</t>
   </si>
   <si>
-    <t>4303 S Choctaw Way</t>
-[...19 lines deleted...]
-  <si>
     <t>Sophie L. Poste</t>
   </si>
   <si>
-    <t>V00819958</t>
-[...7 lines deleted...]
-  <si>
     <t>Jessica R. Kaiser</t>
   </si>
   <si>
-    <t>V00885235</t>
-[...25 lines deleted...]
-  <si>
     <t>Claire M. Hampton</t>
   </si>
   <si>
-    <t>V00616770</t>
-[...1 lines deleted...]
-  <si>
     <t>Art</t>
   </si>
   <si>
-    <t>13475 W Telemark St</t>
-[...4 lines deleted...]
-  <si>
     <t>Rowan L. Pierce</t>
   </si>
   <si>
-    <t>V00709352</t>
-[...19 lines deleted...]
-  <si>
     <t>Nathan J. Moody</t>
   </si>
   <si>
-    <t>V00814945</t>
-[...19 lines deleted...]
-  <si>
     <t>Sage N. Dodd</t>
   </si>
   <si>
-    <t>V00814099</t>
-[...7 lines deleted...]
-  <si>
     <t>Juan A. Saldana</t>
   </si>
   <si>
-    <t>V00721577</t>
-[...1 lines deleted...]
-  <si>
     <t>Modern Language Business</t>
   </si>
   <si>
     <t>Garden City</t>
   </si>
   <si>
-    <t>306 E 47th St Trlr 6</t>
-[...7 lines deleted...]
-  <si>
     <t>Lily A. Mason</t>
   </si>
   <si>
-    <t>V00667266</t>
-[...7 lines deleted...]
-  <si>
     <t>Allie M. Laufenburger</t>
   </si>
   <si>
-    <t>V00816846</t>
-[...7 lines deleted...]
-  <si>
     <t>Rayna J. Thomann</t>
   </si>
   <si>
-    <t>V00829147</t>
-[...10 lines deleted...]
-  <si>
     <t>David T. Loach</t>
   </si>
   <si>
-    <t>V00841494</t>
-[...7 lines deleted...]
-  <si>
     <t>Sofia R. Nuss</t>
   </si>
   <si>
-    <t>V00817944</t>
-[...7 lines deleted...]
-  <si>
     <t>Jennifer A. Whaley</t>
   </si>
   <si>
-    <t>V00514380</t>
-[...1 lines deleted...]
-  <si>
     <t>Athol</t>
   </si>
   <si>
-    <t>3821 N Nicklaus Dr</t>
-[...7 lines deleted...]
-  <si>
     <t>Jessica C. Brady</t>
   </si>
   <si>
-    <t>V00973269</t>
-[...1 lines deleted...]
-  <si>
     <t>Blanchard</t>
   </si>
   <si>
-    <t>83804-8002</t>
-[...7 lines deleted...]
-  <si>
     <t>Sarah R. Davis</t>
   </si>
   <si>
-    <t>V00978874</t>
-[...7 lines deleted...]
-  <si>
     <t>Sierra G. Keele</t>
   </si>
   <si>
-    <t>V00778101</t>
-[...1 lines deleted...]
-  <si>
     <t>Cataldo</t>
   </si>
   <si>
-    <t>83810-9392</t>
-[...7 lines deleted...]
-  <si>
     <t>Aiden J. Laponsey</t>
   </si>
   <si>
-    <t>V00720103</t>
-[...1 lines deleted...]
-  <si>
     <t>Bus Mgmt-Management Emph</t>
   </si>
   <si>
-    <t>Couer d'lane</t>
-[...10 lines deleted...]
-  <si>
     <t>Dorothea N. Lamm</t>
   </si>
   <si>
-    <t>V00219318</t>
-[...10 lines deleted...]
-  <si>
     <t>Ana M. Hepinstall</t>
   </si>
   <si>
-    <t>V00760413</t>
-[...28 lines deleted...]
-  <si>
     <t>James R. Thrasher</t>
   </si>
   <si>
-    <t>V00766240</t>
-[...7 lines deleted...]
-  <si>
     <t>Tyler A. Janson</t>
   </si>
   <si>
-    <t>V00838043</t>
-[...13 lines deleted...]
-  <si>
     <t>Kelsea A. George-Justus</t>
   </si>
   <si>
-    <t>V00483363</t>
-[...7 lines deleted...]
-  <si>
     <t>Mason R. Oyler</t>
   </si>
   <si>
-    <t>V00768614</t>
-[...1 lines deleted...]
-  <si>
     <t>B.Mus.</t>
   </si>
   <si>
     <t>Music Ed-Instrumental Emph</t>
   </si>
   <si>
-    <t>83814-6022</t>
-[...4 lines deleted...]
-  <si>
     <t>Shane S. Neirinckx</t>
   </si>
   <si>
-    <t>V00818771</t>
-[...13 lines deleted...]
-  <si>
     <t>Ava M. Mendoza</t>
   </si>
   <si>
-    <t>V00914176</t>
-[...7 lines deleted...]
-  <si>
     <t>Taylor N. Warner-Kemis</t>
   </si>
   <si>
-    <t>V00819332</t>
-[...7 lines deleted...]
-  <si>
     <t>Aleisha D. Hander</t>
   </si>
   <si>
-    <t>V00896349</t>
-[...7 lines deleted...]
-  <si>
     <t>Zoe A. Taub</t>
   </si>
   <si>
-    <t>V00865138</t>
-[...13 lines deleted...]
-  <si>
     <t>Allie M. Johnson</t>
   </si>
   <si>
-    <t>V00883736</t>
-[...7 lines deleted...]
-  <si>
     <t>Ben B. Bonus</t>
   </si>
   <si>
-    <t>V00719193</t>
-[...16 lines deleted...]
-  <si>
     <t>Michael C. Mueller</t>
   </si>
   <si>
-    <t>V00658022</t>
-[...7 lines deleted...]
-  <si>
     <t>Thomas W. Schmidt</t>
   </si>
   <si>
-    <t>V00715321</t>
-[...1 lines deleted...]
-  <si>
     <t>B.S.Comp.E.</t>
   </si>
   <si>
     <t>Computer Engineering</t>
   </si>
   <si>
-    <t>2815 N Bristlecone Dr</t>
-[...7 lines deleted...]
-  <si>
     <t>Mikayla M. Winant</t>
   </si>
   <si>
-    <t>V00959558</t>
-[...10 lines deleted...]
-  <si>
     <t>Mckenzie T. Salters</t>
   </si>
   <si>
-    <t>V00997910</t>
-[...13 lines deleted...]
-  <si>
     <t>Caleb R. Wessels</t>
   </si>
   <si>
-    <t>V00842372</t>
-[...7 lines deleted...]
-  <si>
     <t>Megan K. Johnson</t>
   </si>
   <si>
-    <t>V00962004</t>
-[...7 lines deleted...]
-  <si>
     <t>Elijah J. Skurupey</t>
   </si>
   <si>
-    <t>V00864084</t>
-[...1 lines deleted...]
-  <si>
     <t>Music Education</t>
   </si>
   <si>
-    <t>83815-7073</t>
-[...10 lines deleted...]
-  <si>
     <t>Dalton Gardens</t>
   </si>
   <si>
-    <t>2327 E Summit Dr</t>
-[...16 lines deleted...]
-  <si>
     <t>Nicholas E. Day</t>
   </si>
   <si>
-    <t>V00779354</t>
-[...1 lines deleted...]
-  <si>
     <t>Music: Performance-Instrmt Opt</t>
   </si>
   <si>
-    <t>83815-9204</t>
-[...4 lines deleted...]
-  <si>
     <t>Christina F. LeBlanc</t>
   </si>
   <si>
-    <t>V00600454</t>
-[...1 lines deleted...]
-  <si>
     <t>Oldtown</t>
   </si>
   <si>
-    <t>1825 White Ave Apt 1F</t>
-[...7 lines deleted...]
-  <si>
     <t>Jackson C. Zenner</t>
   </si>
   <si>
-    <t>V00810810</t>
-[...7 lines deleted...]
-  <si>
     <t>Julian M. Schreiber</t>
   </si>
   <si>
-    <t>V00740438</t>
-[...7 lines deleted...]
-  <si>
     <t>Jack D. Mayer</t>
   </si>
   <si>
-    <t>V00780561</t>
-[...7 lines deleted...]
-  <si>
     <t>DoLoris R. Freeman Weaver</t>
   </si>
   <si>
-    <t>V00541029</t>
-[...1 lines deleted...]
-  <si>
     <t>Hayden Lake</t>
   </si>
   <si>
-    <t>4891 W Lemonwood Ln</t>
-[...7 lines deleted...]
-  <si>
     <t>Lana K. Peterson</t>
   </si>
   <si>
-    <t>V00864031</t>
-[...7 lines deleted...]
-  <si>
     <t>Demitri W. Panos</t>
   </si>
   <si>
-    <t>V00833642</t>
-[...7 lines deleted...]
-  <si>
     <t>Destiny M. Leineweber</t>
   </si>
   <si>
-    <t>V00811543</t>
-[...13 lines deleted...]
-  <si>
     <t>Alicia E. Ketner</t>
   </si>
   <si>
-    <t>V00764956</t>
-[...16 lines deleted...]
-  <si>
     <t>Kelley L. Allen Lara</t>
   </si>
   <si>
-    <t>V00920509</t>
-[...10 lines deleted...]
-  <si>
     <t>Fair Oaks</t>
   </si>
   <si>
     <t>Susan M. Kendall</t>
   </si>
   <si>
-    <t>V00017326</t>
-[...1 lines deleted...]
-  <si>
     <t>Hope</t>
   </si>
   <si>
-    <t>1316 E 3rd St</t>
-[...1 lines deleted...]
-  <si>
     <t>Adam J. Hanan</t>
   </si>
   <si>
-    <t>V00983274</t>
-[...7 lines deleted...]
-  <si>
     <t>Adelia I. Hopper</t>
   </si>
   <si>
-    <t>V00707625</t>
-[...7 lines deleted...]
-  <si>
     <t>Chad D. Redinger</t>
   </si>
   <si>
-    <t>V00721104</t>
-[...7 lines deleted...]
-  <si>
     <t>David M. Jessup</t>
   </si>
   <si>
-    <t>V00732734</t>
-[...1 lines deleted...]
-  <si>
     <t>English-Creative Writing Emph</t>
   </si>
   <si>
-    <t>334 Styner Ave</t>
-[...4 lines deleted...]
-  <si>
     <t>Emy R. Nelson</t>
   </si>
   <si>
-    <t>V00707444</t>
-[...7 lines deleted...]
-  <si>
     <t>Heather L. Heward</t>
   </si>
   <si>
-    <t>V00868288</t>
-[...7 lines deleted...]
-  <si>
     <t>Jennie L. Tafoya</t>
   </si>
   <si>
-    <t>V00653062</t>
-[...7 lines deleted...]
-  <si>
     <t>Kay R. Whatley</t>
   </si>
   <si>
-    <t>V00655762</t>
-[...1 lines deleted...]
-  <si>
     <t>Wldlf Sci:Wdlf Sci &amp; Mgmt Emph</t>
   </si>
   <si>
-    <t>605 Indian Hills Drive Unit 9</t>
-[...4 lines deleted...]
-  <si>
     <t>Lauren J. Bailey</t>
   </si>
   <si>
-    <t>V00659919</t>
-[...4 lines deleted...]
-  <si>
     <t>Lisa M. Hagler</t>
   </si>
   <si>
-    <t>V00653996</t>
-[...10 lines deleted...]
-  <si>
     <t>Logan M. Michener</t>
   </si>
   <si>
-    <t>V00714136</t>
-[...10 lines deleted...]
-  <si>
     <t>Madeline E. Worth</t>
   </si>
   <si>
-    <t>V00720135</t>
-[...10 lines deleted...]
-  <si>
     <t>Melissa R. Beals</t>
   </si>
   <si>
-    <t>V00499851</t>
-[...10 lines deleted...]
-  <si>
     <t>Nicholas S. Morris</t>
   </si>
   <si>
-    <t>V00605165</t>
-[...13 lines deleted...]
-  <si>
     <t>Phinehas T. Lampman</t>
   </si>
   <si>
-    <t>V00416116</t>
-[...10 lines deleted...]
-  <si>
     <t>Samantha R. Hammes-Buehler</t>
   </si>
   <si>
-    <t>V00601780</t>
-[...16 lines deleted...]
-  <si>
     <t>Sara P. Pope-Pancheri</t>
   </si>
   <si>
-    <t>V00791214</t>
-[...13 lines deleted...]
-  <si>
     <t>Trevin R. Gottschalk</t>
   </si>
   <si>
-    <t>V00707553</t>
-[...7 lines deleted...]
-  <si>
     <t>Veronica L. Myrsell</t>
   </si>
   <si>
-    <t>V00764591</t>
-[...46 lines deleted...]
-  <si>
     <t>Hunter H. Harrison</t>
   </si>
   <si>
-    <t>V00926164</t>
-[...16 lines deleted...]
-  <si>
     <t>Mary G. Visger</t>
   </si>
   <si>
-    <t>V00763246</t>
-[...7 lines deleted...]
-  <si>
     <t>Nikolas D. Foulger</t>
   </si>
   <si>
-    <t>V00815102</t>
-[...10 lines deleted...]
-  <si>
     <t>Kacy M. Youmans</t>
   </si>
   <si>
-    <t>V00777827</t>
-[...10 lines deleted...]
-  <si>
     <t>Logan D. Kearney</t>
   </si>
   <si>
-    <t>V00762386</t>
-[...7 lines deleted...]
-  <si>
     <t>Emmett C. Brooks</t>
   </si>
   <si>
-    <t>V00801312</t>
-[...10 lines deleted...]
-  <si>
     <t>Matthew A. Shryock</t>
   </si>
   <si>
-    <t>V00399735</t>
-[...1 lines deleted...]
-  <si>
     <t>Moyie Springs</t>
   </si>
   <si>
-    <t>1707 East Park Lane</t>
-[...4 lines deleted...]
-  <si>
     <t>Rya G. Sheppard</t>
   </si>
   <si>
-    <t>V00562000</t>
-[...1 lines deleted...]
-  <si>
     <t>Creative Writing</t>
   </si>
   <si>
     <t>Pinehurst</t>
   </si>
   <si>
-    <t>605 N Almon St Spc 123</t>
-[...7 lines deleted...]
-  <si>
     <t>Caitlin N. Fakrieh</t>
   </si>
   <si>
-    <t>V00631003</t>
-[...7 lines deleted...]
-  <si>
     <t>Dakota R. Livingston</t>
   </si>
   <si>
-    <t>V00719933</t>
-[...10 lines deleted...]
-  <si>
     <t>Donovan J. Parras</t>
   </si>
   <si>
-    <t>V00445163</t>
-[...16 lines deleted...]
-  <si>
     <t>Lyle D. Husk</t>
   </si>
   <si>
-    <t>V00739250</t>
-[...1 lines deleted...]
-  <si>
     <t>Math-App Mod &amp; Data Sci Opt</t>
   </si>
   <si>
-    <t>7895 Carlisle Ct</t>
-[...7 lines deleted...]
-  <si>
     <t>Harrison R. Reid</t>
   </si>
   <si>
-    <t>V00704668</t>
-[...1 lines deleted...]
-  <si>
     <t>Exer, Sprt, Hlth Sci-PE Teach</t>
   </si>
   <si>
-    <t>83854-3611</t>
-[...4 lines deleted...]
-  <si>
     <t>Logan R. Meyer</t>
   </si>
   <si>
-    <t>V00762109</t>
-[...1 lines deleted...]
-  <si>
     <t>Hauser</t>
   </si>
   <si>
-    <t>83854-5547</t>
-[...4 lines deleted...]
-  <si>
     <t>Olivia M. Staudinger</t>
   </si>
   <si>
-    <t>V00812335</t>
-[...7 lines deleted...]
-  <si>
     <t>Chase M. Sumpter</t>
   </si>
   <si>
-    <t>V00923633</t>
-[...10 lines deleted...]
-  <si>
     <t>Paul A. Myers</t>
   </si>
   <si>
-    <t>V00878797</t>
-[...13 lines deleted...]
-  <si>
     <t>Kameron M. Rebay</t>
   </si>
   <si>
-    <t>V00765986</t>
-[...16 lines deleted...]
-  <si>
     <t>Alexander A. Salzer</t>
   </si>
   <si>
-    <t>V00765110</t>
-[...1 lines deleted...]
-  <si>
     <t>Marketing-Sales Mgmt Opt</t>
   </si>
   <si>
-    <t>83854-8476</t>
-[...34 lines deleted...]
-  <si>
     <t>Joshua P. Heuvel</t>
   </si>
   <si>
-    <t>V00616866</t>
-[...1 lines deleted...]
-  <si>
     <t>Priest River</t>
   </si>
   <si>
-    <t>302 Rivers End Dr</t>
-[...13 lines deleted...]
-  <si>
     <t>Devin D. Richards</t>
   </si>
   <si>
-    <t>V00579715</t>
-[...1 lines deleted...]
-  <si>
     <t>Princeton</t>
   </si>
   <si>
-    <t>1155 Morris Rd</t>
-[...7 lines deleted...]
-  <si>
     <t>Cody T. Elmose</t>
   </si>
   <si>
-    <t>V00610190</t>
-[...7 lines deleted...]
-  <si>
     <t>Jesse R. Stinton</t>
   </si>
   <si>
-    <t>V00921675</t>
-[...7 lines deleted...]
-  <si>
     <t>Lucas J. Williams</t>
   </si>
   <si>
-    <t>V00810691</t>
-[...7 lines deleted...]
-  <si>
     <t>Skyler N. Huber</t>
   </si>
   <si>
-    <t>V00849049</t>
-[...1 lines deleted...]
-  <si>
     <t>Statistics-Actuarial Sci &amp; Fin</t>
   </si>
   <si>
-    <t>83858-7678</t>
-[...7 lines deleted...]
-  <si>
     <t>Chelsea G. Marshall</t>
   </si>
   <si>
-    <t>V00842334</t>
-[...13 lines deleted...]
-  <si>
     <t>Clarissa N. Hudson</t>
   </si>
   <si>
-    <t>V00810885</t>
-[...10 lines deleted...]
-  <si>
     <t>Ashleigh M. Robinson</t>
   </si>
   <si>
-    <t>V00852517</t>
-[...10 lines deleted...]
-  <si>
     <t>Hope M. Connacher</t>
   </si>
   <si>
-    <t>V00929310</t>
-[...7 lines deleted...]
-  <si>
     <t>Lindsey M. Robinson</t>
   </si>
   <si>
-    <t>V00491543</t>
-[...10 lines deleted...]
-  <si>
     <t>Abby E. Hofmaister</t>
   </si>
   <si>
-    <t>V00655622</t>
-[...1 lines deleted...]
-  <si>
     <t>St. Maries</t>
   </si>
   <si>
-    <t>1945 W Idaho Ave</t>
-[...13 lines deleted...]
-  <si>
     <t>Andrea K. Goad</t>
   </si>
   <si>
-    <t>V00534490</t>
-[...19 lines deleted...]
-  <si>
     <t>Davin J. Lewis</t>
   </si>
   <si>
-    <t>V00734049</t>
-[...13 lines deleted...]
-  <si>
     <t>Gabrielle L. Hatley-Lewis</t>
   </si>
   <si>
-    <t>V00550224</t>
-[...10 lines deleted...]
-  <si>
     <t>Christopher S. Dunham</t>
   </si>
   <si>
-    <t>V00148312</t>
-[...1 lines deleted...]
-  <si>
     <t>English-Teaching Emph</t>
   </si>
   <si>
     <t>Sandpoint</t>
   </si>
   <si>
-    <t>1475 NorthWood Drive</t>
-[...13 lines deleted...]
-  <si>
     <t>Corinda M. Lester</t>
   </si>
   <si>
-    <t>V00739872</t>
-[...10 lines deleted...]
-  <si>
     <t>Damian M. Jahn</t>
   </si>
   <si>
-    <t>V00777615</t>
-[...4 lines deleted...]
-  <si>
     <t>Riley D. Christman</t>
   </si>
   <si>
-    <t>V00778241</t>
-[...1 lines deleted...]
-  <si>
     <t>Music:Business</t>
   </si>
   <si>
-    <t>400 Bear Trail Rd</t>
-[...1 lines deleted...]
-  <si>
     <t>Taylor J. Beauchene</t>
   </si>
   <si>
-    <t>V00718887</t>
-[...7 lines deleted...]
-  <si>
     <t>Colton J. Ackerman</t>
   </si>
   <si>
-    <t>V00789326</t>
-[...7 lines deleted...]
-  <si>
     <t>Audrey O. Moore</t>
   </si>
   <si>
-    <t>V00760590</t>
-[...16 lines deleted...]
-  <si>
     <t>Nic G. LaMana</t>
   </si>
   <si>
-    <t>V00764327</t>
-[...7 lines deleted...]
-  <si>
     <t>Erykah E. Rose</t>
   </si>
   <si>
-    <t>V00709790</t>
-[...1 lines deleted...]
-  <si>
     <t>Smelterville</t>
   </si>
   <si>
-    <t>PO Box 218</t>
-[...13 lines deleted...]
-  <si>
     <t>Abigail C. Alameda</t>
   </si>
   <si>
-    <t>V00812474</t>
-[...1 lines deleted...]
-  <si>
     <t>Spirit Lake</t>
   </si>
   <si>
-    <t>5869 W Massachusetts St</t>
-[...7 lines deleted...]
-  <si>
     <t>Christopher A. Clary</t>
   </si>
   <si>
-    <t>V00414621</t>
-[...13 lines deleted...]
-  <si>
     <t>Gary D. Banks</t>
   </si>
   <si>
-    <t>V01239205</t>
-[...10 lines deleted...]
-  <si>
     <t>Boden H. DeMeerleer</t>
   </si>
   <si>
-    <t>V00765479</t>
-[...7 lines deleted...]
-  <si>
     <t>Emily L. Baughman</t>
   </si>
   <si>
-    <t>V00667906</t>
-[...10 lines deleted...]
-  <si>
     <t>Jessica N. Whitlock</t>
   </si>
   <si>
-    <t>V00664582</t>
-[...1 lines deleted...]
-  <si>
     <t>Salt Lake Cty</t>
   </si>
   <si>
-    <t>84103-4166</t>
-[...10 lines deleted...]
-  <si>
     <t>Sarah B. Baldwin</t>
   </si>
   <si>
-    <t>V00772901</t>
-[...13 lines deleted...]
-  <si>
     <t>Nathan T. Bracken</t>
   </si>
   <si>
-    <t>V00923805</t>
-[...1 lines deleted...]
-  <si>
     <t>Cedar City</t>
   </si>
   <si>
-    <t>5076 W Leila Lane</t>
-[...10 lines deleted...]
-  <si>
     <t>Alyssa E. Pitner</t>
   </si>
   <si>
-    <t>V00923054</t>
-[...10 lines deleted...]
-  <si>
     <t>Sarah M. Jorgenson</t>
   </si>
   <si>
-    <t>V00883697</t>
-[...7 lines deleted...]
-  <si>
     <t>Rebekah A. Reyes</t>
   </si>
   <si>
-    <t>V00756673</t>
-[...1 lines deleted...]
-  <si>
     <t>Chandler</t>
   </si>
   <si>
-    <t>85286-4598</t>
-[...16 lines deleted...]
-  <si>
     <t>Amy M. Garland</t>
   </si>
   <si>
-    <t>V00944211</t>
-[...1 lines deleted...]
-  <si>
     <t>Surprise</t>
   </si>
   <si>
-    <t>85387-6929</t>
-[...4 lines deleted...]
-  <si>
     <t>Seth A. Solano</t>
   </si>
   <si>
-    <t>V00994722</t>
-[...1 lines deleted...]
-  <si>
     <t>Mohave Valley</t>
   </si>
   <si>
-    <t>86440-9351</t>
-[...16 lines deleted...]
-  <si>
     <t>Perry A. Gonzalez</t>
   </si>
   <si>
-    <t>V00911827</t>
-[...1 lines deleted...]
-  <si>
     <t>Clovis</t>
   </si>
   <si>
-    <t>88101-3999</t>
-[...7 lines deleted...]
-  <si>
     <t>Kyra L. Young</t>
   </si>
   <si>
-    <t>V00829455</t>
-[...1 lines deleted...]
-  <si>
     <t>Henderson</t>
   </si>
   <si>
-    <t>89052-0420</t>
-[...4 lines deleted...]
-  <si>
     <t>Sarah E. Kammer</t>
   </si>
   <si>
-    <t>V00811212</t>
-[...4 lines deleted...]
-  <si>
     <t>Bryttanie R. McNeff</t>
   </si>
   <si>
-    <t>V00921515</t>
-[...1 lines deleted...]
-  <si>
     <t>Sparks</t>
   </si>
   <si>
-    <t>1340 Dodson Way</t>
-[...4 lines deleted...]
-  <si>
     <t>Shaun M. O'Harra</t>
   </si>
   <si>
-    <t>V00942977</t>
-[...10 lines deleted...]
-  <si>
     <t>Bryar L. Fancher</t>
   </si>
   <si>
-    <t>V00764650</t>
-[...1 lines deleted...]
-  <si>
     <t>Carson City</t>
   </si>
   <si>
-    <t>89701-5743</t>
-[...7 lines deleted...]
-  <si>
     <t>Caleb J. Marma</t>
   </si>
   <si>
-    <t>V00709750</t>
-[...1 lines deleted...]
-  <si>
     <t>Elko</t>
   </si>
   <si>
-    <t>1481 Royal Crest Dr</t>
-[...7 lines deleted...]
-  <si>
     <t>Los Angeles</t>
   </si>
   <si>
-    <t>90029-2229</t>
-[...4 lines deleted...]
-  <si>
     <t>Bobby E. Spears</t>
   </si>
   <si>
-    <t>V01037288</t>
-[...7 lines deleted...]
-  <si>
     <t>Jhamell B. Blenman</t>
   </si>
   <si>
-    <t>V00938765</t>
-[...1 lines deleted...]
-  <si>
     <t>Compton</t>
   </si>
   <si>
-    <t>90220-3184</t>
-[...4 lines deleted...]
-  <si>
     <t>Jacob A. Skobis</t>
   </si>
   <si>
-    <t>V00888520</t>
-[...1 lines deleted...]
-  <si>
     <t>Downey</t>
   </si>
   <si>
-    <t>90240-3432</t>
-[...4 lines deleted...]
-  <si>
     <t>Axel N. Wall</t>
   </si>
   <si>
-    <t>V00734780</t>
-[...1 lines deleted...]
-  <si>
     <t>West Hills</t>
   </si>
   <si>
-    <t>421 E 6th St Apt 5</t>
-[...7 lines deleted...]
-  <si>
     <t>Valencia</t>
   </si>
   <si>
-    <t>27593 Aster Way</t>
-[...10 lines deleted...]
-  <si>
     <t>Gilly E. Thomson</t>
   </si>
   <si>
-    <t>V00903198</t>
-[...10 lines deleted...]
-  <si>
     <t>Nick A. Palid</t>
   </si>
   <si>
-    <t>V00771823</t>
-[...1 lines deleted...]
-  <si>
     <t>B.S.Ecol.Cons.Biol.</t>
   </si>
   <si>
     <t>Ecol &amp; Cons Biol-N Rs Ecol Opt</t>
   </si>
   <si>
-    <t>92128-4418</t>
-[...13 lines deleted...]
-  <si>
     <t>Casey E. Dill</t>
   </si>
   <si>
-    <t>V00974378</t>
-[...1 lines deleted...]
-  <si>
     <t>Indio</t>
   </si>
   <si>
-    <t>92203-3076</t>
-[...4 lines deleted...]
-  <si>
     <t>Robert J. Lopez</t>
   </si>
   <si>
-    <t>V00968734</t>
-[...1 lines deleted...]
-  <si>
     <t>M.Mus.</t>
   </si>
   <si>
     <t>Music</t>
   </si>
   <si>
     <t>Yucaipa</t>
   </si>
   <si>
-    <t>92399-2823</t>
-[...13 lines deleted...]
-  <si>
     <t>Brandon R. Kreyling</t>
   </si>
   <si>
-    <t>V00819173</t>
-[...1 lines deleted...]
-  <si>
     <t>Lake Elsinore</t>
   </si>
   <si>
-    <t>92530-4781</t>
-[...4 lines deleted...]
-  <si>
     <t>Jillian N. Zintzun</t>
   </si>
   <si>
-    <t>V00766189</t>
-[...1 lines deleted...]
-  <si>
     <t>English-Literature Emph</t>
   </si>
   <si>
     <t>English-Ling &amp; Literacy Emph</t>
   </si>
   <si>
     <t>Hemet</t>
   </si>
   <si>
-    <t>92545-6331</t>
-[...4 lines deleted...]
-  <si>
     <t>Scott J. Hatch</t>
   </si>
   <si>
-    <t>V00652877</t>
-[...1 lines deleted...]
-  <si>
     <t>Garden Grove</t>
   </si>
   <si>
-    <t>10602 Barbette Ave</t>
-[...7 lines deleted...]
-  <si>
     <t>Rory M. Valov</t>
   </si>
   <si>
-    <t>V00833855</t>
-[...1 lines deleted...]
-  <si>
     <t>Hanford</t>
   </si>
   <si>
-    <t>93230-1277</t>
-[...7 lines deleted...]
-  <si>
     <t>Amy E. Ricker</t>
   </si>
   <si>
-    <t>V00766159</t>
-[...1 lines deleted...]
-  <si>
     <t>Lemoore</t>
   </si>
   <si>
-    <t>93245-9060</t>
-[...7 lines deleted...]
-  <si>
     <t>Joey J. Beltran-Keeling</t>
   </si>
   <si>
-    <t>V00914391</t>
-[...1 lines deleted...]
-  <si>
     <t>Bakersfield</t>
   </si>
   <si>
-    <t>93307-6108</t>
-[...4 lines deleted...]
-  <si>
     <t>Ashley B. Albert-Pantoja</t>
   </si>
   <si>
-    <t>V00814900</t>
-[...10 lines deleted...]
-  <si>
     <t>Bishop</t>
   </si>
   <si>
-    <t>93514-2635</t>
-[...10 lines deleted...]
-  <si>
     <t>John M. Elgorriaga</t>
   </si>
   <si>
-    <t>V00815415</t>
-[...1 lines deleted...]
-  <si>
     <t>Sebastian E. Vera</t>
   </si>
   <si>
-    <t>V00950449</t>
-[...1 lines deleted...]
-  <si>
     <t>Salinas</t>
   </si>
   <si>
-    <t>93901-1018</t>
-[...10 lines deleted...]
-  <si>
     <t>Anika L. Baker</t>
   </si>
   <si>
-    <t>V00780737</t>
-[...10 lines deleted...]
-  <si>
     <t>Cleome T. Kerseg</t>
   </si>
   <si>
-    <t>V00968733</t>
-[...1 lines deleted...]
-  <si>
     <t>Half Moon Bay</t>
   </si>
   <si>
-    <t>94019-2053</t>
-[...4 lines deleted...]
-  <si>
     <t>Nathan J. Azzopardi</t>
   </si>
   <si>
-    <t>V00740835</t>
-[...1 lines deleted...]
-  <si>
     <t>Pacifica</t>
   </si>
   <si>
-    <t>94044-3741</t>
-[...10 lines deleted...]
-  <si>
     <t>Fremont</t>
   </si>
   <si>
-    <t>94538-4207</t>
-[...10 lines deleted...]
-  <si>
     <t>Petaluma</t>
   </si>
   <si>
-    <t>94954-3984</t>
-[...4 lines deleted...]
-  <si>
     <t>Taylor E. Nardello</t>
   </si>
   <si>
-    <t>V00844709</t>
-[...1 lines deleted...]
-  <si>
     <t>Oakdale</t>
   </si>
   <si>
-    <t>95361-3702</t>
-[...4 lines deleted...]
-  <si>
     <t>Cassidy E. Daniels</t>
   </si>
   <si>
-    <t>V00992321</t>
-[...1 lines deleted...]
-  <si>
     <t>Fort Bragg</t>
   </si>
   <si>
-    <t>95437-8798</t>
-[...13 lines deleted...]
-  <si>
     <t>Ashley S. Kramer</t>
   </si>
   <si>
-    <t>V00893538</t>
-[...1 lines deleted...]
-  <si>
     <t>Rocklin</t>
   </si>
   <si>
-    <t>95677-2269</t>
-[...4 lines deleted...]
-  <si>
     <t>Blaec P. Dettner</t>
   </si>
   <si>
-    <t>V00766139</t>
-[...10 lines deleted...]
-  <si>
     <t>Miguel A. Castillo Perez</t>
   </si>
   <si>
-    <t>V00904317</t>
-[...1 lines deleted...]
-  <si>
     <t>Sacramento</t>
   </si>
   <si>
-    <t>95822-3104</t>
-[...4 lines deleted...]
-  <si>
     <t>Tenaya D. Wood-Luna</t>
   </si>
   <si>
-    <t>V00910613</t>
-[...1 lines deleted...]
-  <si>
     <t>Portola</t>
   </si>
   <si>
-    <t>96122-9521</t>
-[...4 lines deleted...]
-  <si>
     <t>Ga Sum G. Isotov-Chang</t>
   </si>
   <si>
-    <t>V00813781</t>
-[...1 lines deleted...]
-  <si>
     <t>Makawao</t>
   </si>
   <si>
     <t>HI</t>
   </si>
   <si>
-    <t>96768-8899</t>
-[...7 lines deleted...]
-  <si>
     <t>Jessica L. Zaubi</t>
   </si>
   <si>
-    <t>V00839986</t>
-[...1 lines deleted...]
-  <si>
     <t>Horticulture &amp; Urban Agric</t>
   </si>
   <si>
-    <t>97140-9006</t>
-[...16 lines deleted...]
-  <si>
     <t>Caitilin J. Pope Daum</t>
   </si>
   <si>
-    <t>V00804993</t>
-[...7 lines deleted...]
-  <si>
     <t>Dylan L. Nguyen</t>
   </si>
   <si>
-    <t>V00997015</t>
-[...7 lines deleted...]
-  <si>
     <t>Sena D. Akoikou</t>
   </si>
   <si>
-    <t>V00924217</t>
-[...1 lines deleted...]
-  <si>
     <t>Salem</t>
   </si>
   <si>
-    <t>97301-7023</t>
-[...7 lines deleted...]
-  <si>
     <t>Evan A. Henkel</t>
   </si>
   <si>
-    <t>V00778407</t>
-[...7 lines deleted...]
-  <si>
     <t>Carson J. Silsby</t>
   </si>
   <si>
-    <t>V00667953</t>
-[...1 lines deleted...]
-  <si>
     <t>Albany</t>
   </si>
   <si>
-    <t>4974 NW Oak Hills Dr.</t>
-[...4 lines deleted...]
-  <si>
     <t>Ryan L. Bilyeu</t>
   </si>
   <si>
-    <t>V00771239</t>
-[...1 lines deleted...]
-  <si>
     <t>Prineville</t>
   </si>
   <si>
-    <t>97754-2803</t>
-[...10 lines deleted...]
-  <si>
     <t>Angel M. Williams</t>
   </si>
   <si>
-    <t>V00734175</t>
-[...1 lines deleted...]
-  <si>
     <t>Warm Springs</t>
   </si>
   <si>
-    <t>PO Box 688</t>
-[...7 lines deleted...]
-  <si>
     <t>Finley C. Kennedy</t>
   </si>
   <si>
-    <t>V00826963</t>
-[...1 lines deleted...]
-  <si>
     <t>Adams</t>
   </si>
   <si>
-    <t>97810-3021</t>
-[...4 lines deleted...]
-  <si>
     <t>Makaila R. Lantis</t>
   </si>
   <si>
-    <t>V00835870</t>
-[...1 lines deleted...]
-  <si>
     <t>Boardman</t>
   </si>
   <si>
-    <t>97818-9743</t>
-[...4 lines deleted...]
-  <si>
     <t>David J. Salim</t>
   </si>
   <si>
-    <t>V00775751</t>
-[...1 lines deleted...]
-  <si>
     <t>Enterprise</t>
   </si>
   <si>
-    <t>97828-3026</t>
-[...10 lines deleted...]
-  <si>
     <t>Conley J. Martin</t>
   </si>
   <si>
-    <t>V00818042</t>
-[...1 lines deleted...]
-  <si>
     <t>Nyssa</t>
   </si>
   <si>
-    <t>97913-5365</t>
-[...4 lines deleted...]
-  <si>
     <t>Jake W. Milleson</t>
   </si>
   <si>
-    <t>V00571250</t>
-[...1 lines deleted...]
-  <si>
     <t>Ontario</t>
   </si>
   <si>
-    <t>3775 Clark Blvd</t>
-[...10 lines deleted...]
-  <si>
     <t>B.S.Fire.Ecol.Mgmt.</t>
   </si>
   <si>
     <t>Fire Ecology &amp; Management</t>
   </si>
   <si>
-    <t>3470 NW 7th Ave</t>
-[...4 lines deleted...]
-  <si>
     <t>Enumclaw</t>
   </si>
   <si>
-    <t>98022-7474</t>
-[...4 lines deleted...]
-  <si>
     <t>Lili F. Montes</t>
   </si>
   <si>
-    <t>V00718850</t>
-[...1 lines deleted...]
-  <si>
     <t>Edmonds</t>
   </si>
   <si>
-    <t>23209 82nd Pl W</t>
-[...1 lines deleted...]
-  <si>
     <t>Michaela E. Everly</t>
   </si>
   <si>
-    <t>V00454877</t>
-[...1 lines deleted...]
-  <si>
     <t>Maple Valley</t>
   </si>
   <si>
-    <t>1250 Indian Hills DR APT 303</t>
-[...7 lines deleted...]
-  <si>
     <t>Julius Ryan D. Abajero</t>
   </si>
   <si>
-    <t>V00739420</t>
-[...1 lines deleted...]
-  <si>
     <t>Kent</t>
   </si>
   <si>
     <t>Adessa M. Ulm</t>
   </si>
   <si>
-    <t>V00928892</t>
-[...1 lines deleted...]
-  <si>
     <t>Covington</t>
   </si>
   <si>
-    <t>98042-8440</t>
-[...4 lines deleted...]
-  <si>
     <t>Jade V. Bayley</t>
   </si>
   <si>
-    <t>V00763546</t>
-[...1 lines deleted...]
-  <si>
     <t>North Bend</t>
   </si>
   <si>
-    <t>98045-9122</t>
-[...7 lines deleted...]
-  <si>
     <t>Zachary H. Van Niman</t>
   </si>
   <si>
-    <t>V00736815</t>
-[...1 lines deleted...]
-  <si>
     <t>Redmond</t>
   </si>
   <si>
-    <t>209 southview ave</t>
-[...7 lines deleted...]
-  <si>
     <t>Kierra N. Johnson</t>
   </si>
   <si>
-    <t>V00663093</t>
-[...1 lines deleted...]
-  <si>
     <t>Snoqualmie</t>
   </si>
   <si>
-    <t>4569 N Driver Ln</t>
-[...7 lines deleted...]
-  <si>
     <t>Alexander K. Pare</t>
   </si>
   <si>
-    <t>V00778436</t>
-[...1 lines deleted...]
-  <si>
     <t>Woodinville</t>
   </si>
   <si>
-    <t>98072-9675</t>
-[...4 lines deleted...]
-  <si>
     <t>Christopher W. Owen</t>
   </si>
   <si>
-    <t>V00779250</t>
-[...1 lines deleted...]
-  <si>
     <t>Shoreline</t>
   </si>
   <si>
-    <t>98177-3729</t>
-[...7 lines deleted...]
-  <si>
     <t>Everett</t>
   </si>
   <si>
-    <t>98201-1340</t>
-[...7 lines deleted...]
-  <si>
     <t>Maya V. McBride</t>
   </si>
   <si>
-    <t>V00828703</t>
-[...1 lines deleted...]
-  <si>
     <t>Burlington</t>
   </si>
   <si>
-    <t>98233-1346</t>
-[...7 lines deleted...]
-  <si>
     <t>Maxwell E. Schaffler</t>
   </si>
   <si>
-    <t>V00612816</t>
-[...10 lines deleted...]
-  <si>
     <t>Maizie N. Chapin</t>
   </si>
   <si>
-    <t>V00765580</t>
-[...1 lines deleted...]
-  <si>
     <t>Mount Vernon</t>
   </si>
   <si>
-    <t>98274-7073</t>
-[...16 lines deleted...]
-  <si>
     <t>Connor N. Wood</t>
   </si>
   <si>
-    <t>V00728621</t>
-[...1 lines deleted...]
-  <si>
     <t>Physical Education</t>
   </si>
   <si>
     <t>Snohomish</t>
   </si>
   <si>
-    <t>20816 72nd Place SE</t>
-[...1 lines deleted...]
-  <si>
     <t>Avery L. Zill</t>
   </si>
   <si>
-    <t>V00918449</t>
-[...1 lines deleted...]
-  <si>
     <t>Stanwood</t>
   </si>
   <si>
-    <t>98292-4600</t>
-[...4 lines deleted...]
-  <si>
     <t>Alexandra C. Gogel</t>
   </si>
   <si>
-    <t>V00663761</t>
-[...16 lines deleted...]
-  <si>
     <t>Madeline N. Neigel</t>
   </si>
   <si>
-    <t>V00610089</t>
-[...1 lines deleted...]
-  <si>
     <t>Orting</t>
   </si>
   <si>
-    <t>12102 4th Ave W</t>
-[...10 lines deleted...]
-  <si>
     <t>Adam R. Kennedy</t>
   </si>
   <si>
-    <t>V00744100</t>
-[...1 lines deleted...]
-  <si>
     <t>Port Angeles</t>
   </si>
   <si>
-    <t>5117 S Mountain Terrace Way</t>
-[...1 lines deleted...]
-  <si>
     <t>Cameron L. Macias</t>
   </si>
   <si>
-    <t>V00612896</t>
-[...4 lines deleted...]
-  <si>
     <t>Katerina B. Jones</t>
   </si>
   <si>
-    <t>V00827962</t>
-[...1 lines deleted...]
-  <si>
     <t>Port Orchard</t>
   </si>
   <si>
-    <t>98367-7866</t>
-[...4 lines deleted...]
-  <si>
     <t>Matthew R. Steinwurtzel</t>
   </si>
   <si>
-    <t>V00797656</t>
-[...1 lines deleted...]
-  <si>
     <t>Poulsbo</t>
   </si>
   <si>
-    <t>98370-8654</t>
-[...10 lines deleted...]
-  <si>
     <t>Caleb O. Scarlett</t>
   </si>
   <si>
-    <t>V00951252</t>
-[...1 lines deleted...]
-  <si>
     <t>Silverdale</t>
   </si>
   <si>
-    <t>98383-7986</t>
-[...16 lines deleted...]
-  <si>
     <t>Ariana G. Keene</t>
   </si>
   <si>
-    <t>V00770489</t>
-[...1 lines deleted...]
-  <si>
     <t>B.I.A.D.</t>
   </si>
   <si>
     <t>Interior Architecture &amp; Design</t>
   </si>
   <si>
     <t>Bonney Lake</t>
   </si>
   <si>
-    <t>98391-5245</t>
-[...4 lines deleted...]
-  <si>
     <t>Ross A. Avichouser</t>
   </si>
   <si>
-    <t>V00985698</t>
-[...1 lines deleted...]
-  <si>
     <t>Tacoma</t>
   </si>
   <si>
-    <t>98445-4415</t>
-[...4 lines deleted...]
-  <si>
     <t>Ryan M. Zimmerman</t>
   </si>
   <si>
-    <t>V00614332</t>
-[...4 lines deleted...]
-  <si>
     <t>Ben M. Walker</t>
   </si>
   <si>
-    <t>V00935940</t>
-[...1 lines deleted...]
-  <si>
     <t>Bus Econ-General Opt</t>
   </si>
   <si>
-    <t>98502-3557</t>
-[...4 lines deleted...]
-  <si>
     <t>Ryan R. Mack</t>
   </si>
   <si>
-    <t>V00843030</t>
-[...1 lines deleted...]
-  <si>
     <t>Centralia</t>
   </si>
   <si>
-    <t>98531-5134</t>
-[...7 lines deleted...]
-  <si>
     <t>Ben D. Allmand</t>
   </si>
   <si>
-    <t>V01078299</t>
-[...10 lines deleted...]
-  <si>
     <t>Jacob R. Williams</t>
   </si>
   <si>
-    <t>V00777652</t>
-[...1 lines deleted...]
-  <si>
     <t>Brush Prairie</t>
   </si>
   <si>
-    <t>98606-9104</t>
-[...13 lines deleted...]
-  <si>
     <t>Morgan J. Harris</t>
   </si>
   <si>
-    <t>V00767905</t>
-[...1 lines deleted...]
-  <si>
     <t>La Center</t>
   </si>
   <si>
-    <t>98629-2229</t>
-[...13 lines deleted...]
-  <si>
     <t>Desiree H. Thibert</t>
   </si>
   <si>
-    <t>V00911808</t>
-[...7 lines deleted...]
-  <si>
     <t>Grace L. Peven</t>
   </si>
   <si>
-    <t>V00787641</t>
-[...1 lines deleted...]
-  <si>
     <t>Wenatchee</t>
   </si>
   <si>
-    <t>98801-9649</t>
-[...7 lines deleted...]
-  <si>
     <t>Jacob W. Bindley</t>
   </si>
   <si>
-    <t>V00934803</t>
-[...13 lines deleted...]
-  <si>
     <t>East Wenatchee</t>
   </si>
   <si>
     <t>Hayley A. Dalgetty</t>
   </si>
   <si>
-    <t>V00779457</t>
-[...1 lines deleted...]
-  <si>
     <t>Cashmere</t>
   </si>
   <si>
-    <t>98815-9751</t>
-[...4 lines deleted...]
-  <si>
     <t>Hayden M. Mills</t>
   </si>
   <si>
-    <t>V00828820</t>
-[...1 lines deleted...]
-  <si>
     <t>Ephrata</t>
   </si>
   <si>
-    <t>98823-9464</t>
-[...7 lines deleted...]
-  <si>
     <t>Jenna L. Whitaker</t>
   </si>
   <si>
-    <t>V00813325</t>
-[...7 lines deleted...]
-  <si>
     <t>Nathanael J. Buegge</t>
   </si>
   <si>
-    <t>V00770020</t>
-[...1 lines deleted...]
-  <si>
     <t>Yakima</t>
   </si>
   <si>
-    <t>98908-3318</t>
-[...16 lines deleted...]
-  <si>
     <t>Naches</t>
   </si>
   <si>
-    <t>21 Cliffdell Ln</t>
-[...4 lines deleted...]
-  <si>
     <t>Kassidey A. Brownlee</t>
   </si>
   <si>
-    <t>V00815414</t>
-[...10 lines deleted...]
-  <si>
     <t>Amelia J. Suksdorf</t>
   </si>
   <si>
-    <t>V00814437</t>
-[...1 lines deleted...]
-  <si>
     <t>Fairfield</t>
   </si>
   <si>
-    <t>99012-9615</t>
-[...7 lines deleted...]
-  <si>
     <t>Savannah L. Medjo</t>
   </si>
   <si>
-    <t>V00782709</t>
-[...13 lines deleted...]
-  <si>
     <t>Samuel R. Brown</t>
   </si>
   <si>
-    <t>V00771733</t>
-[...1 lines deleted...]
-  <si>
     <t>Liberty Lake</t>
   </si>
   <si>
-    <t>99019-8539</t>
-[...7 lines deleted...]
-  <si>
     <t>Maggie J. Meyer</t>
   </si>
   <si>
-    <t>V00801352</t>
-[...1 lines deleted...]
-  <si>
     <t>Sustainable Food Systems</t>
   </si>
   <si>
     <t>Colton</t>
   </si>
   <si>
-    <t>99113-9785</t>
-[...4 lines deleted...]
-  <si>
     <t>Jeramie E. Voss</t>
   </si>
   <si>
-    <t>V00213372</t>
-[...7 lines deleted...]
-  <si>
     <t>Moe A. Alemadi</t>
   </si>
   <si>
-    <t>V00894006</t>
-[...10 lines deleted...]
-  <si>
     <t>Parker S. Sorem</t>
   </si>
   <si>
-    <t>V00931489</t>
-[...7 lines deleted...]
-  <si>
     <t>Allison L. Herridge</t>
   </si>
   <si>
-    <t>V00911885</t>
-[...7 lines deleted...]
-  <si>
     <t>Reid R. Davis</t>
   </si>
   <si>
-    <t>V00907813</t>
-[...10 lines deleted...]
-  <si>
     <t>Hannah N. Turner</t>
   </si>
   <si>
-    <t>V00788610</t>
-[...1 lines deleted...]
-  <si>
     <t>B.S.Dan.</t>
   </si>
   <si>
     <t>Dance</t>
   </si>
   <si>
-    <t>99208-4043</t>
-[...10 lines deleted...]
-  <si>
     <t>Drew C. Nicks</t>
   </si>
   <si>
-    <t>V00826432</t>
-[...13 lines deleted...]
-  <si>
     <t>Elizabeth R. Sabata</t>
   </si>
   <si>
-    <t>V00773095</t>
-[...1 lines deleted...]
-  <si>
     <t>Music Ed-Vocal Emph</t>
   </si>
   <si>
-    <t>99208-7226</t>
-[...4 lines deleted...]
-  <si>
     <t>Daniel B. Champlin</t>
   </si>
   <si>
-    <t>V00848406</t>
-[...10 lines deleted...]
-  <si>
     <t>Nic G. Caballero</t>
   </si>
   <si>
-    <t>V00785516</t>
-[...13 lines deleted...]
-  <si>
     <t>Grace K. Babcock</t>
   </si>
   <si>
-    <t>V00780942</t>
-[...1 lines deleted...]
-  <si>
     <t>Exer, Sprt, Hlth Sci-Pre-PT</t>
   </si>
   <si>
-    <t>99208-8733</t>
-[...19 lines deleted...]
-  <si>
     <t>Carson W. Hendrickson</t>
   </si>
   <si>
-    <t>V00771774</t>
-[...10 lines deleted...]
-  <si>
     <t>Sarah E. Hale</t>
   </si>
   <si>
-    <t>V00668977</t>
-[...1 lines deleted...]
-  <si>
     <t>Benton City</t>
   </si>
   <si>
-    <t>58404 N 435 Pr NE</t>
-[...1 lines deleted...]
-  <si>
     <t>Alexis J. Melcher</t>
   </si>
   <si>
-    <t>V00759970</t>
-[...1 lines deleted...]
-  <si>
     <t>Ecol &amp; Eco Sci:Terr Ecol Emph</t>
   </si>
   <si>
     <t>Lind</t>
   </si>
   <si>
-    <t>638 E Experiment Station Rd Rd</t>
-[...7 lines deleted...]
-  <si>
     <t>Trent N. Gwinn</t>
   </si>
   <si>
-    <t>V00819276</t>
-[...1 lines deleted...]
-  <si>
     <t>Pomeroy</t>
   </si>
   <si>
-    <t>99347-9639</t>
-[...4 lines deleted...]
-  <si>
     <t>Tyson D. Randall</t>
   </si>
   <si>
-    <t>V00995399</t>
-[...7 lines deleted...]
-  <si>
     <t>Hadley I. Beechinor</t>
   </si>
   <si>
-    <t>V00818870</t>
-[...1 lines deleted...]
-  <si>
     <t>Animal &amp; Vet Sci-Business Opt</t>
   </si>
   <si>
-    <t>99362-1811</t>
-[...4 lines deleted...]
-  <si>
     <t>Martin F. Herron</t>
   </si>
   <si>
-    <t>V00584142</t>
-[...13 lines deleted...]
-  <si>
     <t>Addie L. Hood</t>
   </si>
   <si>
-    <t>V00832318</t>
-[...10 lines deleted...]
-  <si>
     <t>Christian D. Boiser</t>
   </si>
   <si>
-    <t>V00677952</t>
-[...10 lines deleted...]
-  <si>
     <t>Payton J. Schooler-Polillo</t>
   </si>
   <si>
-    <t>V00945783</t>
-[...4 lines deleted...]
-  <si>
     <t>Cameron D. Pogue</t>
   </si>
   <si>
-    <t>V01009461</t>
-[...10 lines deleted...]
-  <si>
     <t>Benjamin S. Kendall</t>
   </si>
   <si>
-    <t>V00728673</t>
-[...10 lines deleted...]
-  <si>
     <t>Shannon K. Rider</t>
   </si>
   <si>
-    <t>V01018060</t>
-[...1 lines deleted...]
-  <si>
     <t>Wasilla</t>
   </si>
   <si>
-    <t>5114 W Madison St</t>
-[...10 lines deleted...]
-  <si>
     <t>Christopher J. Wilson</t>
   </si>
   <si>
-    <t>V00446365</t>
-[...1 lines deleted...]
-  <si>
     <t>Timmins</t>
   </si>
   <si>
-    <t>ON</t>
-[...7 lines deleted...]
-  <si>
     <t>Noah T. Goertzen</t>
   </si>
   <si>
-    <t>V00794803</t>
-[...1 lines deleted...]
-  <si>
     <t>Bus Econ-PGA Golf Mgmt Emph</t>
   </si>
   <si>
     <t>Homewood</t>
   </si>
   <si>
-    <t>MB</t>
-[...13 lines deleted...]
-  <si>
     <t>Justyn H. Mackie</t>
   </si>
   <si>
-    <t>V00999000</t>
-[...1 lines deleted...]
-  <si>
     <t>Cranbrook</t>
   </si>
   <si>
-    <t>V1C4C2</t>
-[...4 lines deleted...]
-  <si>
     <t>Rachelle M. Winsor</t>
   </si>
   <si>
-    <t>V00826594</t>
-[...1 lines deleted...]
-  <si>
     <t>Prince George</t>
   </si>
   <si>
-    <t>V2M 2E8</t>
-[...13 lines deleted...]
-  <si>
     <t>Coacalco</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
-    <t>Av. Carlos Hank Gonzalez #46</t>
-[...28 lines deleted...]
-  <si>
     <t>Mashhad</t>
   </si>
   <si>
     <t>Iran</t>
   </si>
   <si>
-    <t>121 15th Ave E</t>
-[...10 lines deleted...]
-  <si>
     <t>Bailey J. Maya</t>
   </si>
   <si>
-    <t>V00894121</t>
-[...13 lines deleted...]
-  <si>
     <t>Bibek K. Sharma</t>
   </si>
   <si>
-    <t>V00781428</t>
-[...1 lines deleted...]
-  <si>
     <t>Mahagadhimai</t>
   </si>
   <si>
-    <t>Bariyarpur-1</t>
-[...7 lines deleted...]
-  <si>
     <t>Physics</t>
   </si>
   <si>
     <t>Gulmi</t>
   </si>
   <si>
-    <t>Upallo, Tamghas-07- Gulmi</t>
-[...4 lines deleted...]
-  <si>
     <t>Cameron L. Coffman</t>
   </si>
   <si>
-    <t>V00841545</t>
-[...4 lines deleted...]
-  <si>
     <t>Georgetown</t>
   </si>
   <si>
-    <t>V00720995</t>
-[...1 lines deleted...]
-  <si>
     <t>Keta</t>
   </si>
   <si>
-    <t>Shelta August's House</t>
-[...7 lines deleted...]
-  <si>
     <t>Davis C. Onyeoguzoro</t>
   </si>
   <si>
-    <t>V00996983</t>
-[...7 lines deleted...]
-  <si>
     <t>Kaduna</t>
   </si>
   <si>
-    <t>2852 North 14th Street</t>
-[...13 lines deleted...]
-  <si>
     <t>Ulsan</t>
   </si>
   <si>
     <t>Imran H. Mahdy</t>
   </si>
   <si>
-    <t>V00753488</t>
-[...13 lines deleted...]
-  <si>
     <t>Sylhet</t>
   </si>
   <si>
     <t>Isaac C. Snider</t>
   </si>
   <si>
-    <t>V00421813</t>
-[...10 lines deleted...]
-  <si>
     <t>Butwal</t>
   </si>
   <si>
-    <t>Rupandehi-10</t>
-[...1 lines deleted...]
-  <si>
     <t>Khaled A. Nigm</t>
   </si>
   <si>
-    <t>V00814479</t>
-[...76 lines deleted...]
-  <si>
     <t>Dhaka</t>
   </si>
   <si>
-    <t>259-55 148th Ave</t>
-[...7 lines deleted...]
-  <si>
     <t>Ardabil</t>
   </si>
   <si>
-    <t>3400 E river valley, H403</t>
-[...7 lines deleted...]
-  <si>
     <t>Mosope F. Abanikannda</t>
   </si>
   <si>
-    <t>V00763311</t>
-[...28 lines deleted...]
-  <si>
     <t>Pankaj K. Yadav</t>
   </si>
   <si>
-    <t>V00995561</t>
-[...16 lines deleted...]
-  <si>
     <t>Rosie J. Schweizer</t>
   </si>
   <si>
-    <t>V00995532</t>
-[...4 lines deleted...]
-  <si>
     <t>Australia</t>
   </si>
   <si>
-    <t>27 Birchmans Grove</t>
-[...16 lines deleted...]
-  <si>
     <t>Salma A. Khalifa</t>
   </si>
   <si>
-    <t>V00786356</t>
-[...22 lines deleted...]
-  <si>
     <t>Sombwe M. Tshite</t>
   </si>
   <si>
-    <t>V00765215</t>
-[...1 lines deleted...]
-  <si>
     <t>Harare</t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
-    <t>Tongogara Refugee Camp</t>
-[...4 lines deleted...]
-  <si>
     <t>Stephen J. Binni</t>
   </si>
   <si>
-    <t>V00550399</t>
-[...4 lines deleted...]
-  <si>
     <t>St. Anthony</t>
   </si>
   <si>
-    <t>2185 Monticello Dr.</t>
-[...22 lines deleted...]
-  <si>
     <t>Yangzhouyizheng</t>
   </si>
   <si>
-    <t>Jiefangdonglu Dongjunhuafu 4-104</t>
-[...1 lines deleted...]
-  <si>
     <t>NAME</t>
   </si>
   <si>
     <t>COLLEGE</t>
   </si>
   <si>
     <t>DEGREE</t>
   </si>
   <si>
     <t>MAJOR</t>
   </si>
   <si>
     <t>HOMETOWN</t>
   </si>
   <si>
     <t>STATE</t>
   </si>
   <si>
     <t>NATION</t>
   </si>
   <si>
     <t>Accra</t>
   </si>
   <si>
     <t>Mountain Brook</t>
@@ -9768,80 +3242,71 @@
   <si>
     <t>Alonso Carrillo Longoria</t>
   </si>
   <si>
     <t>Lalith Aditya Chunduri</t>
   </si>
   <si>
     <t>Mina Soltani Siapoush</t>
   </si>
   <si>
     <t>Ankit Paudel</t>
   </si>
   <si>
     <t>Sohan Lama</t>
   </si>
   <si>
     <t>Mubasil Haroon Khan Yousufzai</t>
   </si>
   <si>
     <t>Syed Nazmus Sakib</t>
   </si>
   <si>
     <t>Luiza Mariotti Roggia</t>
   </si>
   <si>
-    <t>28600 N Mt. Spokane Park Drive unit 605</t>
-[...1 lines deleted...]
-  <si>
     <t>Erin Abbott-Gardner</t>
   </si>
   <si>
     <t>Kacie Brown</t>
   </si>
   <si>
     <t>Jason Bochat</t>
   </si>
   <si>
     <t>Allie Beaumont</t>
   </si>
   <si>
     <t>Ebenezer Emos</t>
   </si>
   <si>
     <t>Donovan Parham</t>
   </si>
   <si>
-    <t>101 S Lily St Apt C5</t>
-[...1 lines deleted...]
-  <si>
     <t>Hansol Lee</t>
   </si>
   <si>
-    <t>House No 02 StNo 1 Nawaz Colony New Town Morgah</t>
-[...1 lines deleted...]
-  <si>
     <t>Amber Barnes</t>
   </si>
   <si>
     <t>Nate Thomas</t>
   </si>
   <si>
     <t>Carole Ann Miller</t>
   </si>
   <si>
     <t>Gabriel Lewis</t>
   </si>
   <si>
     <t>Karl Urban</t>
   </si>
   <si>
     <t>Kaniel Dickens</t>
   </si>
   <si>
     <t>Adrienne Kirkwood</t>
   </si>
   <si>
     <t>Laurel Friedlander</t>
   </si>
   <si>
     <t>Katherine Ayala</t>
@@ -9873,53 +3338,50 @@
   <si>
     <t>Lu Cai</t>
   </si>
   <si>
     <t>Alejandro Zoni</t>
   </si>
   <si>
     <t>Kevin Walpole</t>
   </si>
   <si>
     <t>MaryBeth Bennis</t>
   </si>
   <si>
     <t>DelRae Harris</t>
   </si>
   <si>
     <t>Tristan Moody</t>
   </si>
   <si>
     <t>Tony Belman Sandoval</t>
   </si>
   <si>
     <t>Wendy Heckathorn</t>
   </si>
   <si>
-    <t>1415 S Hawthorne Dr Apt 1102</t>
-[...1 lines deleted...]
-  <si>
     <t>Dylan Boucher</t>
   </si>
   <si>
     <t>Tony Long</t>
   </si>
   <si>
     <t>Jacob Cortez</t>
   </si>
   <si>
     <t>Kelly Campos</t>
   </si>
   <si>
     <t>Grant Hooson</t>
   </si>
   <si>
     <t>Carrie Sweet</t>
   </si>
   <si>
     <t>Ivy Fredin</t>
   </si>
   <si>
     <t>Michaela Evans</t>
   </si>
   <si>
     <t>Ava Lehosit</t>
@@ -9936,93 +3398,72 @@
   <si>
     <t>Erin West</t>
   </si>
   <si>
     <t>KyLee Karges</t>
   </si>
   <si>
     <t>Maureen Mackay</t>
   </si>
   <si>
     <t>Jeremie Loncka</t>
   </si>
   <si>
     <t>Montana Shepard</t>
   </si>
   <si>
     <t>Ana Tobio</t>
   </si>
   <si>
     <t>Justin Jones</t>
   </si>
   <si>
     <t>Miriam del Cerro Marazuela</t>
   </si>
   <si>
-    <t>1006 S Main St Bldg A Apt 216-C</t>
-[...1 lines deleted...]
-  <si>
     <t>Shae Crichton</t>
   </si>
   <si>
     <t>Juan Trujillo</t>
   </si>
   <si>
     <t>Samuel Beal</t>
   </si>
   <si>
-    <t>23921 139th Pl SE</t>
-[...1 lines deleted...]
-  <si>
     <t>Sami Burton</t>
   </si>
   <si>
-    <t>1629 S. Lenter St. #5</t>
-[...1 lines deleted...]
-  <si>
     <t>Chase Cookson</t>
   </si>
   <si>
     <t>Katie Blume</t>
   </si>
   <si>
     <t>Isak Lenz</t>
   </si>
   <si>
     <t>Lance Townsend</t>
-  </si>
-[...10 lines deleted...]
-    <t>303 Lauder Ave Apt 803</t>
   </si>
   <si>
     <t>Fredericksburg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -10073,51 +3514,51 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -10392,60256 +3833,16092 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C18D9BBA-002B-447C-B22A-359D407ABF34}">
-  <dimension ref="A1:AG584"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB8FAE82-6629-344F-A3A6-10EBFCB9EADE}">
+  <dimension ref="A1:G97"/>
   <sheetViews>
-    <sheetView topLeftCell="R1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:XFD2"/>
+    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A64" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E72" sqref="E71:E72"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="15.5" bestFit="1" customWidth="1"/>
-[...30 lines deleted...]
-    <col min="33" max="33" width="19.5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="18.33203125" style="6" customWidth="1"/>
+    <col min="2" max="2" width="23.1640625" customWidth="1"/>
+    <col min="4" max="4" width="26" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="19" style="6" customWidth="1"/>
+    <col min="6" max="6" width="12.33203125" customWidth="1"/>
+    <col min="7" max="7" width="5.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="7" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E1" s="7" t="s">
+        <v>1011</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>1012</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A2" s="5" t="s">
+        <v>606</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E2" s="5"/>
+      <c r="F2" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="G2" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A3" s="5" t="s">
+        <v>608</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>574</v>
+      </c>
+      <c r="E3" s="5"/>
+      <c r="F3" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A4" s="5" t="s">
+        <v>610</v>
+      </c>
+      <c r="B4" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="C4" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
-[...11 lines deleted...]
-      <c r="G1" s="1" t="s">
+      <c r="D4" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E4" s="5"/>
+      <c r="F4" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A5" s="5" t="s">
+        <v>611</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="E5" s="5"/>
+      <c r="F5" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A6" s="5" t="s">
+        <v>613</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="E6" s="5"/>
+      <c r="F6" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A7" s="5" t="s">
+        <v>626</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E7" s="5"/>
+      <c r="F7" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A8" s="5" t="s">
+        <v>628</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E8" s="5"/>
+      <c r="F8" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A9" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="E9" s="5"/>
+      <c r="F9" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A10" s="5" t="s">
+        <v>624</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E10" s="5"/>
+      <c r="F10" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A11" s="5" t="s">
+        <v>629</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E11" s="5"/>
+      <c r="F11" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A12" s="5" t="s">
+        <v>636</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E12" s="5"/>
+      <c r="F12" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A13" s="5" t="s">
+        <v>615</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="E13" s="5"/>
+      <c r="F13" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A14" s="5" t="s">
+        <v>638</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="E14" s="5"/>
+      <c r="F14" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A15" s="5" t="s">
+        <v>617</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="E15" s="5"/>
+      <c r="F15" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A16" s="5" t="s">
+        <v>619</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E16" s="5"/>
+      <c r="F16" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A17" s="5" t="s">
+        <v>620</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>622</v>
+      </c>
+      <c r="E17" s="5"/>
+      <c r="F17" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A18" s="5" t="s">
+        <v>635</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E18" s="5"/>
+      <c r="F18" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A19" s="5" t="s">
+        <v>637</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="E19" s="5"/>
+      <c r="F19" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A20" s="5" t="s">
+        <v>630</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="E20" s="5"/>
+      <c r="F20" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A21" s="5" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E21" s="5"/>
+      <c r="F21" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A22" s="5" t="s">
+        <v>634</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E22" s="5"/>
+      <c r="F22" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A23" s="5" t="s">
+        <v>641</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>622</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>642</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A24" s="5" t="s">
+        <v>623</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E24" s="5"/>
+      <c r="F24" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A25" s="5" t="s">
+        <v>623</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="E25" s="5"/>
+      <c r="F25" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A26" s="5" t="s">
+        <v>625</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E26" s="5"/>
+      <c r="F26" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A27" s="5" t="s">
+        <v>631</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>632</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>633</v>
+      </c>
+      <c r="E27" s="5"/>
+      <c r="F27" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A28" s="5" t="s">
+        <v>618</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="E28" s="5"/>
+      <c r="F28" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A29" s="5" t="s">
+        <v>627</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="E29" s="5"/>
+      <c r="F29" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A30" s="5" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="E30" s="5"/>
+      <c r="F30" s="3" t="s">
+        <v>640</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A31" s="5" t="s">
+        <v>697</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="E31" s="5"/>
+      <c r="F31" s="3" t="s">
+        <v>698</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A32" s="5" t="s">
+        <v>699</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E32" s="5"/>
+      <c r="F32" s="3" t="s">
+        <v>698</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A33" s="5" t="s">
+        <v>653</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="E33" s="5"/>
+      <c r="F33" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A34" s="5" t="s">
+        <v>653</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="E34" s="5"/>
+      <c r="F34" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A35" s="5" t="s">
+        <v>651</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E35" s="5"/>
+      <c r="F35" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A36" s="5" t="s">
+        <v>652</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E36" s="5"/>
+      <c r="F36" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A37" s="5" t="s">
+        <v>654</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E37" s="5"/>
+      <c r="F37" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A38" s="5" t="s">
+        <v>650</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E38" s="5"/>
+      <c r="F38" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A39" s="5" t="s">
+        <v>648</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="E39" s="5"/>
+      <c r="F39" s="3" t="s">
+        <v>649</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A40" s="5" t="s">
+        <v>656</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E40" s="5"/>
+      <c r="F40" s="3" t="s">
+        <v>657</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A41" s="5" t="s">
+        <v>658</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="E41" s="5"/>
+      <c r="F41" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A42" s="5" t="s">
+        <v>685</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E42" s="5"/>
+      <c r="F42" s="3" t="s">
+        <v>686</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A43" s="5" t="s">
+        <v>643</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="E43" s="5"/>
+      <c r="F43" s="3" t="s">
+        <v>644</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A44" s="5" t="s">
+        <v>643</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E44" s="5"/>
+      <c r="F44" s="3" t="s">
+        <v>644</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A45" s="5" t="s">
+        <v>687</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C45" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="1" t="s">
-[...8 lines deleted...]
-      <c r="K1" s="1" t="s">
+      <c r="D45" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E45" s="5"/>
+      <c r="F45" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A46" s="5" t="s">
+        <v>703</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="E46" s="5"/>
+      <c r="F46" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A47" s="5" t="s">
+        <v>690</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="E47" s="5"/>
+      <c r="F47" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A48" s="5" t="s">
+        <v>690</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="E48" s="5"/>
+      <c r="F48" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A49" s="5" t="s">
+        <v>700</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E49" s="5"/>
+      <c r="F49" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A50" s="5" t="s">
+        <v>691</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E50" s="5"/>
+      <c r="F50" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A51" s="5" t="s">
+        <v>692</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="E51" s="5"/>
+      <c r="F51" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A52" s="5" t="s">
+        <v>742</v>
+      </c>
+      <c r="B52" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="1" t="s">
+      <c r="C52" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E52" s="5"/>
+      <c r="F52" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A53" s="5" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E53" s="5"/>
+      <c r="F53" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A54" s="5" t="s">
+        <v>695</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>696</v>
+      </c>
+      <c r="E54" s="5"/>
+      <c r="F54" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A55" s="5" t="s">
+        <v>702</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E55" s="5"/>
+      <c r="F55" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A56" s="5" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E56" s="5"/>
+      <c r="F56" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A57" s="5" t="s">
+        <v>693</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="E57" s="5"/>
+      <c r="F57" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A58" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E58" s="5"/>
+      <c r="F58" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A59" s="5" t="s">
+        <v>705</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E59" s="5"/>
+      <c r="F59" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A60" s="5" t="s">
+        <v>716</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C60" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N1" s="1" t="s">
+      <c r="D60" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="E60" s="5"/>
+      <c r="F60" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A61" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E61" s="5"/>
+      <c r="F61" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A62" s="5" t="s">
+        <v>715</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="E62" s="5"/>
+      <c r="F62" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A63" s="5" t="s">
+        <v>709</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="E63" s="5"/>
+      <c r="F63" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A64" s="5" t="s">
+        <v>717</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="E64" s="5"/>
+      <c r="F64" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A65" s="5" t="s">
+        <v>710</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>590</v>
+      </c>
+      <c r="E65" s="5"/>
+      <c r="F65" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A66" s="5" t="s">
+        <v>711</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="E66" s="5"/>
+      <c r="F66" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A67" s="5" t="s">
+        <v>712</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="E67" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A68" s="5" t="s">
+        <v>718</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="E68" s="5"/>
+      <c r="F68" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A69" s="5" t="s">
+        <v>733</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E69" s="5"/>
+      <c r="F69" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A70" s="5" t="s">
+        <v>724</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="E70" s="5"/>
+      <c r="F70" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A71" s="5" t="s">
+        <v>732</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="E71" s="5"/>
+      <c r="F71" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A72" s="5" t="s">
+        <v>727</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E72" s="5"/>
+      <c r="F72" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="G72" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A73" s="5" t="s">
+        <v>728</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E73" s="5"/>
+      <c r="F73" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="G73" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A74" s="5" t="s">
+        <v>734</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E74" s="5"/>
+      <c r="F74" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A75" s="5" t="s">
+        <v>729</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>730</v>
+      </c>
+      <c r="E75" s="5"/>
+      <c r="F75" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="G75" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A76" s="5" t="s">
+        <v>731</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E76" s="5"/>
+      <c r="F76" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="G76" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A77" s="5" t="s">
+        <v>735</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="E77" s="5"/>
+      <c r="F77" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="G77" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A78" s="5" t="s">
+        <v>737</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E78" s="5"/>
+      <c r="F78" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="G78" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A79" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="E79" s="5"/>
+      <c r="F79" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="G79" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A80" s="5" t="s">
+        <v>740</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E80" s="5"/>
+      <c r="F80" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="G80" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A81" s="5" t="s">
+        <v>719</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E81" s="5"/>
+      <c r="F81" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="G81" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A82" s="5" t="s">
+        <v>721</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E82" s="5"/>
+      <c r="F82" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="G82" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A83" s="5" t="s">
+        <v>722</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E83" s="5"/>
+      <c r="F83" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="G83" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A84" s="5" t="s">
+        <v>723</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="E84" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="G84" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A85" s="5" t="s">
+        <v>924</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="E85" s="5"/>
+      <c r="F85" s="3" t="s">
+        <v>925</v>
+      </c>
+      <c r="G85" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="O1" s="1" t="s">
-[...14 lines deleted...]
-      <c r="T1" s="1" t="s">
+    </row>
+    <row r="86" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A86" s="5" t="s">
+        <v>927</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E86" s="5"/>
+      <c r="F86" s="3" t="s">
+        <v>928</v>
+      </c>
+      <c r="G86" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A87" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C87" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="U1" s="1" t="s">
-[...64 lines deleted...]
-      <c r="J2">
+      <c r="D87" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="E87" s="5"/>
+      <c r="F87" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="G87" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A88" s="5" t="s">
+        <v>947</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="E88" s="5"/>
+      <c r="F88" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G88" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A89" s="5" t="s">
+        <v>943</v>
+      </c>
+      <c r="B89" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="L2" t="s">
-[...35 lines deleted...]
-      <c r="AF2">
+      <c r="C89" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E89" s="5"/>
+      <c r="F89" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G89" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A90" s="5" t="s">
+        <v>940</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="E90" s="5"/>
+      <c r="F90" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G90" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A91" s="5" t="s">
+        <v>941</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>942</v>
+      </c>
+      <c r="E91" s="5"/>
+      <c r="F91" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G91" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A92" s="5" t="s">
+        <v>945</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>946</v>
+      </c>
+      <c r="E92" s="5"/>
+      <c r="F92" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A93" s="5" t="s">
+        <v>937</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>938</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>939</v>
+      </c>
+      <c r="E93" s="5"/>
+      <c r="F93" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G93" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A94" s="5" t="s">
+        <v>937</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="E94" s="5"/>
+      <c r="F94" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G94" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A95" s="5" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B95" s="3" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2269 lines deleted...]
-      <c r="E36" t="s">
+      <c r="C95" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="F36" t="s">
-[...286 lines deleted...]
-      <c r="D40" t="s">
+      <c r="D95" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E95" s="5"/>
+      <c r="F95" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G95" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A96" s="5" t="s">
+        <v>944</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>622</v>
+      </c>
+      <c r="E96" s="5"/>
+      <c r="F96" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G96" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A97" s="5" t="s">
+        <v>926</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D97" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="E40" t="s">
-[...6970 lines deleted...]
-      <c r="C143" t="s">
+      <c r="E97" s="5"/>
+      <c r="F97" s="3" t="s">
         <v>1022</v>
       </c>
-      <c r="D143" t="s">
-[...29868 lines deleted...]
-        <v>84</v>
+      <c r="G97" s="3" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:G97">
+    <sortCondition ref="G2:G97"/>
+    <sortCondition ref="F2:F97"/>
+    <sortCondition ref="A2:A97"/>
+  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
+  <headerFooter>
+    <oddHeader>&amp;C&amp;"-,Bold"Winter 2025 Graduates — Idaho Region One</oddHeader>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0E5ED4F2-7148-604B-ABCD-EF06113B6DD5}">
+  <dimension ref="A1:F15"/>
+  <sheetViews>
+    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E1" sqref="E1:E1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="17.5" customWidth="1"/>
+    <col min="2" max="2" width="25.5" customWidth="1"/>
+    <col min="3" max="3" width="16.1640625" customWidth="1"/>
+    <col min="4" max="4" width="26.1640625" customWidth="1"/>
+    <col min="5" max="5" width="12.5" customWidth="1"/>
+    <col min="6" max="6" width="5.83203125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A2" s="3" t="s">
+        <v>840</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>841</v>
+      </c>
+      <c r="F2" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A3" s="3" t="s">
+        <v>834</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>835</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A4" s="3" t="s">
+        <v>842</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>843</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A5" s="3" t="s">
+        <v>844</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>845</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A6" s="3" t="s">
+        <v>846</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A7" s="3" t="s">
+        <v>848</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>849</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A8" s="3" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>849</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A9" s="3" t="s">
+        <v>829</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A10" s="3" t="s">
+        <v>830</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A11" s="3" t="s">
+        <v>836</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>837</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A12" s="3" t="s">
+        <v>833</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>832</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A13" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>832</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A14" s="3" t="s">
+        <v>827</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>828</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A15" s="3" t="s">
+        <v>838</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>839</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
+  <headerFooter>
+    <oddHeader>&amp;C&amp;"-,Bold"Winter 2025 Graduates — Oregon</oddHeader>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D70F6391-8E18-C24A-A8E1-D769C8F4BA1F}">
+  <dimension ref="A1:G73"/>
+  <sheetViews>
+    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="20.1640625" customWidth="1"/>
+    <col min="2" max="2" width="24.1640625" customWidth="1"/>
+    <col min="3" max="3" width="11" customWidth="1"/>
+    <col min="4" max="4" width="25" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16.5" style="6" customWidth="1"/>
+    <col min="6" max="6" width="12" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="5.83203125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" s="1" customFormat="1" ht="16" x14ac:dyDescent="0.2">
+      <c r="A1" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E1" s="4" t="s">
+        <v>1011</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A2" s="3" t="s">
+        <v>948</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="E2" s="5"/>
+      <c r="F2" s="3" t="s">
+        <v>949</v>
+      </c>
+      <c r="G2" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A3" s="3" t="s">
+        <v>894</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>895</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>896</v>
+      </c>
+      <c r="E3" s="5"/>
+      <c r="F3" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A4" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>622</v>
+      </c>
+      <c r="E4" s="5"/>
+      <c r="F4" s="3" t="s">
+        <v>907</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A5" s="3" t="s">
+        <v>872</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="E5" s="5"/>
+      <c r="F5" s="3" t="s">
+        <v>873</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A6" s="3" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="E6" s="5"/>
+      <c r="F6" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A7" s="3" t="s">
+        <v>915</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E7" s="5"/>
+      <c r="F7" s="3" t="s">
+        <v>916</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A8" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E8" s="5"/>
+      <c r="F8" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A9" s="3" t="s">
+        <v>960</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E9" s="5"/>
+      <c r="F9" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A10" s="3" t="s">
+        <v>961</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="5"/>
+      <c r="F10" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A11" s="3" t="s">
+        <v>929</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>930</v>
+      </c>
+      <c r="E11" s="5"/>
+      <c r="F11" s="3" t="s">
+        <v>931</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A12" s="3" t="s">
+        <v>859</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E12" s="5"/>
+      <c r="F12" s="3" t="s">
+        <v>860</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A13" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="E13" s="5"/>
+      <c r="F13" s="3" t="s">
+        <v>914</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A14" s="3" t="s">
+        <v>853</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E14" s="5"/>
+      <c r="F14" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A15" s="3" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="E15" s="5"/>
+      <c r="F15" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A16" s="3" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="5"/>
+      <c r="F16" s="3" t="s">
+        <v>852</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A17" s="3" t="s">
+        <v>917</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E17" s="5"/>
+      <c r="F17" s="3" t="s">
+        <v>918</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A18" s="3" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18" s="5"/>
+      <c r="F18" s="3" t="s">
+        <v>871</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A19" s="3" t="s">
+        <v>924</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="E19" s="5"/>
+      <c r="F19" s="3" t="s">
+        <v>925</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A20" s="3" t="s">
+        <v>882</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="E20" s="5"/>
+      <c r="F20" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A21" s="3" t="s">
+        <v>979</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>642</v>
+      </c>
+      <c r="E21" s="5"/>
+      <c r="F21" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A22" s="3" t="s">
+        <v>857</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E22" s="5"/>
+      <c r="F22" s="3" t="s">
+        <v>858</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A23" s="3" t="s">
+        <v>908</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="E23" s="5"/>
+      <c r="F23" s="3" t="s">
+        <v>909</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A24" s="3" t="s">
+        <v>927</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E24" s="5"/>
+      <c r="F24" s="3" t="s">
+        <v>928</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A25" s="3" t="s">
+        <v>950</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>951</v>
+      </c>
+      <c r="E25" s="5"/>
+      <c r="F25" s="3" t="s">
+        <v>952</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A26" s="3" t="s">
+        <v>855</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="E26" s="5"/>
+      <c r="F26" s="3" t="s">
+        <v>856</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A27" s="3" t="s">
+        <v>874</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="E27" s="5"/>
+      <c r="F27" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A28" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="E28" s="5"/>
+      <c r="F28" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A29" s="3" t="s">
+        <v>919</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="E29" s="5"/>
+      <c r="F29" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A30" s="3" t="s">
+        <v>875</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="E30" s="5"/>
+      <c r="F30" s="3" t="s">
+        <v>876</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A31" s="3" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="E31" s="5"/>
+      <c r="F31" s="3" t="s">
+        <v>922</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A32" s="3" t="s">
+        <v>861</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E32" s="5"/>
+      <c r="F32" s="3" t="s">
+        <v>862</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A33" s="3" t="s">
+        <v>901</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="E33" s="5"/>
+      <c r="F33" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A34" s="3" t="s">
+        <v>900</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E34" s="5"/>
+      <c r="F34" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A35" s="3" t="s">
+        <v>883</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E35" s="5"/>
+      <c r="F35" s="3" t="s">
+        <v>884</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A36" s="3" t="s">
+        <v>953</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="E36" s="5"/>
+      <c r="F36" s="3" t="s">
+        <v>954</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A37" s="3" t="s">
+        <v>885</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="E37" s="5"/>
+      <c r="F37" s="3" t="s">
+        <v>886</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A38" s="3" t="s">
+        <v>887</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E38" s="5"/>
+      <c r="F38" s="3" t="s">
+        <v>886</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A39" s="3" t="s">
+        <v>888</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E39" s="5"/>
+      <c r="F39" s="3" t="s">
+        <v>889</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A40" s="3" t="s">
+        <v>890</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E40" s="5"/>
+      <c r="F40" s="3" t="s">
+        <v>891</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A41" s="3" t="s">
+        <v>935</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E41" s="5"/>
+      <c r="F41" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A42" s="3" t="s">
+        <v>932</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="E42" s="5"/>
+      <c r="F42" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A43" s="3" t="s">
+        <v>933</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E43" s="5"/>
+      <c r="F43" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A44" s="3" t="s">
+        <v>934</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E44" s="5"/>
+      <c r="F44" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A45" s="3" t="s">
+        <v>936</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E45" s="5"/>
+      <c r="F45" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A46" s="3" t="s">
+        <v>863</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E46" s="5"/>
+      <c r="F46" s="3" t="s">
+        <v>864</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A47" s="3" t="s">
+        <v>955</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="E47" s="5"/>
+      <c r="F47" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A48" s="3" t="s">
+        <v>923</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E48" s="5"/>
+      <c r="F48" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A49" s="3" t="s">
+        <v>869</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E49" s="5"/>
+      <c r="F49" s="3" t="s">
+        <v>870</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A50" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="E50" s="5"/>
+      <c r="F50" s="3" t="s">
+        <v>893</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A51" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>878</v>
+      </c>
+      <c r="E51" s="5"/>
+      <c r="F51" s="3" t="s">
+        <v>879</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A52" s="3" t="s">
+        <v>865</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="E52" s="5"/>
+      <c r="F52" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A53" s="3" t="s">
+        <v>947</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="E53" s="5"/>
+      <c r="F53" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A54" s="3" t="s">
+        <v>943</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E54" s="5"/>
+      <c r="F54" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A55" s="3" t="s">
+        <v>940</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="E55" s="5"/>
+      <c r="F55" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A56" s="3" t="s">
+        <v>941</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>942</v>
+      </c>
+      <c r="E56" s="5"/>
+      <c r="F56" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A57" s="3" t="s">
+        <v>945</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>946</v>
+      </c>
+      <c r="E57" s="5"/>
+      <c r="F57" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A58" s="3" t="s">
+        <v>937</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>938</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>939</v>
+      </c>
+      <c r="E58" s="5"/>
+      <c r="F58" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A59" s="3" t="s">
+        <v>937</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="E59" s="5"/>
+      <c r="F59" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A60" s="3" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E60" s="5"/>
+      <c r="F60" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A61" s="3" t="s">
+        <v>944</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>622</v>
+      </c>
+      <c r="E61" s="5"/>
+      <c r="F61" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A62" s="3" t="s">
+        <v>926</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E62" s="5"/>
+      <c r="F62" s="3" t="s">
+        <v>1022</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A63" s="3" t="s">
+        <v>880</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="E63" s="5"/>
+      <c r="F63" s="3" t="s">
+        <v>881</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A64" s="3" t="s">
+        <v>898</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E64" s="5"/>
+      <c r="F64" s="3" t="s">
+        <v>899</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A65" s="3" t="s">
+        <v>910</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="E65" s="5"/>
+      <c r="F65" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A66" s="3" t="s">
+        <v>959</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="E66" s="5"/>
+      <c r="F66" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A67" s="3" t="s">
+        <v>956</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="E67" s="5"/>
+      <c r="F67" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A68" s="3" t="s">
+        <v>956</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="E68" s="5"/>
+      <c r="F68" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A69" s="3" t="s">
+        <v>958</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E69" s="5"/>
+      <c r="F69" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A70" s="3" t="s">
+        <v>911</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="E70" s="5"/>
+      <c r="F70" s="3" t="s">
+        <v>912</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A71" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="E71" s="5"/>
+      <c r="F71" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A72" s="3" t="s">
+        <v>867</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E72" s="5"/>
+      <c r="F72" s="3" t="s">
+        <v>868</v>
+      </c>
+      <c r="G72" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A73" s="3" t="s">
+        <v>920</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>622</v>
+      </c>
+      <c r="E73" s="5" t="s">
+        <v>642</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>921</v>
+      </c>
+      <c r="G73" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
+  <headerFooter>
+    <oddHeader>&amp;C&amp;"-,Bold"Winter 2025 Graduates — Washington</oddHeader>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F4DFE8DE-E75C-C44D-9C5F-2E9A9AEABF3A}">
+  <dimension ref="A1:G212"/>
+  <sheetViews>
+    <sheetView view="pageLayout" topLeftCell="A31" zoomScaleNormal="165" workbookViewId="0">
+      <selection activeCell="D51" sqref="D51"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="18" style="6" customWidth="1"/>
+    <col min="2" max="2" width="24.33203125" customWidth="1"/>
+    <col min="3" max="3" width="14.6640625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="22.1640625" style="6" customWidth="1"/>
+    <col min="5" max="5" width="18.6640625" style="6" customWidth="1"/>
+    <col min="6" max="6" width="11.33203125" style="6" customWidth="1"/>
+    <col min="7" max="7" width="5.83203125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" s="1" customFormat="1" ht="16" x14ac:dyDescent="0.2">
+      <c r="A1" s="4" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D1" s="4" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E1" s="4" t="s">
+        <v>1011</v>
+      </c>
+      <c r="F1" s="4" t="s">
+        <v>1012</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A2" s="5" t="s">
+        <v>963</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="D2" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="G2" s="3" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A3" s="5" t="s">
+        <v>962</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A4" s="5" t="s">
+        <v>964</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5" t="s">
+        <v>965</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A5" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A6" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5" t="s">
+        <v>1016</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A7" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A8" s="5" t="s">
+        <v>750</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5" t="s">
+        <v>751</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A9" s="5" t="s">
+        <v>749</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A10" s="5" t="s">
+        <v>754</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5" t="s">
+        <v>755</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A11" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5" t="s">
+        <v>1017</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A12" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5" t="s">
+        <v>753</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A13" s="5" t="s">
+        <v>801</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5" t="s">
+        <v>800</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A14" s="5" t="s">
+        <v>799</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>667</v>
+      </c>
+      <c r="E14" s="5"/>
+      <c r="F14" s="5" t="s">
+        <v>800</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A15" s="5" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5" t="s">
+        <v>802</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A16" s="5" t="s">
+        <v>770</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5" t="s">
+        <v>771</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A17" s="5" t="s">
+        <v>772</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5" t="s">
+        <v>773</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A18" s="5" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5" t="s">
+        <v>655</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A19" s="5" t="s">
+        <v>803</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A20" s="5" t="s">
+        <v>815</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5" t="s">
+        <v>816</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A21" s="5" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5" t="s">
+        <v>811</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A22" s="5" t="s">
+        <v>793</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E22" s="5"/>
+      <c r="F22" s="5" t="s">
+        <v>794</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A23" s="5" t="s">
+        <v>807</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E23" s="5"/>
+      <c r="F23" s="5" t="s">
+        <v>808</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A24" s="5" t="s">
+        <v>795</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="E24" s="5"/>
+      <c r="F24" s="5" t="s">
+        <v>796</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A25" s="5" t="s">
+        <v>789</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>790</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>791</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>792</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A26" s="5" t="s">
+        <v>781</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5" t="s">
+        <v>782</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A27" s="5" t="s">
+        <v>787</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>788</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A28" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>798</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A29" s="5" t="s">
+        <v>769</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>426</v>
+      </c>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A30" s="5" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A31" s="5" t="s">
+        <v>813</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5" t="s">
+        <v>814</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A32" s="5" t="s">
+        <v>809</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E32" s="5"/>
+      <c r="F32" s="5" t="s">
+        <v>810</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A33" s="5" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E33" s="5"/>
+      <c r="F33" s="5" t="s">
+        <v>812</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A34" s="5" t="s">
+        <v>822</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E34" s="5"/>
+      <c r="F34" s="5" t="s">
+        <v>823</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A35" s="5" t="s">
+        <v>817</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>818</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A36" s="5" t="s">
+        <v>819</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="E36" s="5"/>
+      <c r="F36" s="5" t="s">
+        <v>818</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A37" s="5" t="s">
+        <v>820</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E37" s="5"/>
+      <c r="F37" s="5" t="s">
+        <v>821</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A38" s="5" t="s">
+        <v>806</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E38" s="5"/>
+      <c r="F38" s="5" t="s">
+        <v>805</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A39" s="5" t="s">
+        <v>804</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="E39" s="5"/>
+      <c r="F39" s="5" t="s">
+        <v>805</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A40" s="5" t="s">
+        <v>777</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E40" s="5"/>
+      <c r="F40" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A41" s="5" t="s">
+        <v>778</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>779</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>780</v>
+      </c>
+      <c r="E41" s="5"/>
+      <c r="F41" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A42" s="5" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E42" s="5"/>
+      <c r="F42" s="5" t="s">
+        <v>776</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A43" s="5" t="s">
+        <v>774</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E43" s="5"/>
+      <c r="F43" s="5" t="s">
+        <v>775</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A44" s="5" t="s">
+        <v>783</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>784</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>785</v>
+      </c>
+      <c r="E44" s="5"/>
+      <c r="F44" s="5" t="s">
+        <v>786</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A45" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="E45" s="5"/>
+      <c r="F45" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A46" s="5" t="s">
+        <v>339</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="E46" s="5"/>
+      <c r="F46" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A47" s="5" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E47" s="5"/>
+      <c r="F47" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A48" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E48" s="5"/>
+      <c r="F48" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A49" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="E49" s="5"/>
+      <c r="F49" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A50" s="5" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="E50" s="5"/>
+      <c r="F50" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A51" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E51" s="5"/>
+      <c r="F51" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A52" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E52" s="5"/>
+      <c r="F52" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A53" s="5" t="s">
+        <v>824</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="E53" s="5"/>
+      <c r="F53" s="5" t="s">
+        <v>825</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A54" s="5" t="s">
+        <v>824</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="E54" s="5"/>
+      <c r="F54" s="5" t="s">
+        <v>825</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A55" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E55" s="5"/>
+      <c r="F55" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A56" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="E56" s="5"/>
+      <c r="F56" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A57" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E57" s="5"/>
+      <c r="F57" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A58" s="5" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E58" s="5"/>
+      <c r="F58" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A59" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E59" s="5"/>
+      <c r="F59" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A60" s="5" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E60" s="5"/>
+      <c r="F60" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A61" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E61" s="5"/>
+      <c r="F61" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A62" s="5" t="s">
+        <v>984</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E62" s="5"/>
+      <c r="F62" s="5" t="s">
+        <v>985</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A63" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="E63" s="5"/>
+      <c r="F63" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A64" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E64" s="5"/>
+      <c r="F64" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A65" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E65" s="5"/>
+      <c r="F65" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A66" s="5" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E66" s="5"/>
+      <c r="F66" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A67" s="5" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E67" s="5"/>
+      <c r="F67" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A68" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E68" s="5"/>
+      <c r="F68" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A69" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E69" s="5"/>
+      <c r="F69" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A70" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D70" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E70" s="5"/>
+      <c r="F70" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A71" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E71" s="5"/>
+      <c r="F71" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A72" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E72" s="5"/>
+      <c r="F72" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="G72" s="3" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A73" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E73" s="5"/>
+      <c r="F73" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="G73" s="3" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A74" s="5" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E74" s="5"/>
+      <c r="F74" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A75" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E75" s="5"/>
+      <c r="F75" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="G75" s="3" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A76" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="E76" s="5"/>
+      <c r="F76" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="G76" s="3" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A77" s="5" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E77" s="5"/>
+      <c r="F77" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="G77" s="3" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A78" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E78" s="5"/>
+      <c r="F78" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="G78" s="3" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A79" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E79" s="5"/>
+      <c r="F79" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="G79" s="3" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A80" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D80" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E80" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="F80" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="G80" s="3" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A81" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D81" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E81" s="5"/>
+      <c r="F81" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="G81" s="3" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A82" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E82" s="5"/>
+      <c r="F82" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="G82" s="3" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A83" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E83" s="5"/>
+      <c r="F83" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="G83" s="3" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A84" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D84" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="E84" s="5"/>
+      <c r="F84" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="G84" s="3" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A85" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E85" s="5"/>
+      <c r="F85" s="5" t="s">
+        <v>1018</v>
+      </c>
+      <c r="G85" s="3" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A86" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D86" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E86" s="5"/>
+      <c r="F86" s="5" t="s">
+        <v>1019</v>
+      </c>
+      <c r="G86" s="3" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A87" s="5" t="s">
+        <v>756</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D87" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="E87" s="5"/>
+      <c r="F87" s="5" t="s">
+        <v>757</v>
+      </c>
+      <c r="G87" s="3" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A88" s="5" t="s">
+        <v>764</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D88" s="5" t="s">
+        <v>696</v>
+      </c>
+      <c r="E88" s="5"/>
+      <c r="F88" s="5" t="s">
+        <v>765</v>
+      </c>
+      <c r="G88" s="3" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A89" s="5" t="s">
+        <v>766</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="E89" s="5"/>
+      <c r="F89" s="5" t="s">
+        <v>767</v>
+      </c>
+      <c r="G89" s="3" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A90" s="5" t="s">
+        <v>758</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D90" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="E90" s="5"/>
+      <c r="F90" s="5" t="s">
+        <v>759</v>
+      </c>
+      <c r="G90" s="3" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A91" s="5" t="s">
+        <v>763</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D91" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E91" s="5"/>
+      <c r="F91" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="G91" s="3" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A92" s="5" t="s">
+        <v>761</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D92" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E92" s="5"/>
+      <c r="F92" s="5" t="s">
+        <v>762</v>
+      </c>
+      <c r="G92" s="3" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A93" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="E93" s="5"/>
+      <c r="F93" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="G93" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A94" s="5" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D94" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E94" s="5"/>
+      <c r="F94" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="G94" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A95" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D95" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E95" s="5"/>
+      <c r="F95" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="G95" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A96" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D96" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="E96" s="5"/>
+      <c r="F96" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="G96" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A97" s="5" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D97" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E97" s="5"/>
+      <c r="F97" s="5" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G97" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A98" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D98" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E98" s="5"/>
+      <c r="F98" s="5" t="s">
+        <v>1021</v>
+      </c>
+      <c r="G98" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A99" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D99" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="E99" s="5"/>
+      <c r="F99" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="G99" s="3" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A100" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D100" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E100" s="5"/>
+      <c r="F100" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="G100" s="3" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A101" s="5" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="E101" s="5"/>
+      <c r="F101" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="G101" s="3" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A102" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="D102" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="E102" s="5"/>
+      <c r="F102" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="G102" s="3" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A103" s="5" t="s">
+        <v>840</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="E103" s="5"/>
+      <c r="F103" s="5" t="s">
+        <v>841</v>
+      </c>
+      <c r="G103" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A104" s="5" t="s">
+        <v>834</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D104" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="E104" s="5"/>
+      <c r="F104" s="5" t="s">
+        <v>835</v>
+      </c>
+      <c r="G104" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A105" s="5" t="s">
+        <v>842</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="D105" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="E105" s="5"/>
+      <c r="F105" s="5" t="s">
+        <v>843</v>
+      </c>
+      <c r="G105" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A106" s="5" t="s">
+        <v>844</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="D106" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="E106" s="5"/>
+      <c r="F106" s="5" t="s">
+        <v>845</v>
+      </c>
+      <c r="G106" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A107" s="5" t="s">
+        <v>846</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="D107" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="E107" s="5"/>
+      <c r="F107" s="5" t="s">
+        <v>847</v>
+      </c>
+      <c r="G107" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A108" s="5" t="s">
+        <v>848</v>
+      </c>
+      <c r="B108" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="D108" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="E108" s="5"/>
+      <c r="F108" s="5" t="s">
+        <v>849</v>
+      </c>
+      <c r="G108" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A109" s="5" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B109" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="D109" s="5" t="s">
+        <v>851</v>
+      </c>
+      <c r="E109" s="5"/>
+      <c r="F109" s="5" t="s">
+        <v>849</v>
+      </c>
+      <c r="G109" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A110" s="5" t="s">
+        <v>829</v>
+      </c>
+      <c r="B110" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D110" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E110" s="5"/>
+      <c r="F110" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="G110" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A111" s="5" t="s">
+        <v>830</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D111" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="E111" s="5"/>
+      <c r="F111" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="G111" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A112" s="5" t="s">
+        <v>836</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="D112" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="E112" s="5"/>
+      <c r="F112" s="5" t="s">
+        <v>837</v>
+      </c>
+      <c r="G112" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A113" s="5" t="s">
+        <v>833</v>
+      </c>
+      <c r="B113" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="D113" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="E113" s="5"/>
+      <c r="F113" s="5" t="s">
+        <v>832</v>
+      </c>
+      <c r="G113" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A114" s="5" t="s">
+        <v>831</v>
+      </c>
+      <c r="B114" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D114" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E114" s="5"/>
+      <c r="F114" s="5" t="s">
+        <v>832</v>
+      </c>
+      <c r="G114" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A115" s="5" t="s">
+        <v>827</v>
+      </c>
+      <c r="B115" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="D115" s="5" t="s">
+        <v>828</v>
+      </c>
+      <c r="E115" s="5"/>
+      <c r="F115" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="G115" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A116" s="5" t="s">
+        <v>838</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D116" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="E116" s="5"/>
+      <c r="F116" s="5" t="s">
+        <v>839</v>
+      </c>
+      <c r="G116" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A117" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="B117" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D117" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E117" s="5"/>
+      <c r="F117" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="G117" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A118" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="B118" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E118" s="5"/>
+      <c r="F118" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="G118" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A119" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="B119" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="E119" s="5"/>
+      <c r="F119" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="G119" s="3" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A120" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="B120" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E120" s="5"/>
+      <c r="F120" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="G120" s="3" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A121" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="B121" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D121" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E121" s="5"/>
+      <c r="F121" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="G121" s="3" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A122" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="B122" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D122" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E122" s="5"/>
+      <c r="F122" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="G122" s="3" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A123" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="B123" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="E123" s="5"/>
+      <c r="F123" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="G123" s="3" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A124" s="5" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B124" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E124" s="5"/>
+      <c r="F124" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="G124" s="3" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A125" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="B125" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D125" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E125" s="5"/>
+      <c r="F125" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="G125" s="3" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A126" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="B126" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D126" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E126" s="5"/>
+      <c r="F126" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="G126" s="3" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A127" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="B127" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C127" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D127" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E127" s="5"/>
+      <c r="F127" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="G127" s="3" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A128" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="B128" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="D128" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="E128" s="5"/>
+      <c r="F128" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="G128" s="3" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A129" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="B129" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C129" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D129" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="E129" s="5"/>
+      <c r="F129" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="G129" s="3" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A130" s="5" t="s">
+        <v>746</v>
+      </c>
+      <c r="B130" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C130" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D130" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E130" s="5"/>
+      <c r="F130" s="5" t="s">
+        <v>747</v>
+      </c>
+      <c r="G130" s="3" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A131" s="5" t="s">
+        <v>745</v>
+      </c>
+      <c r="B131" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D131" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="E131" s="5"/>
+      <c r="F131" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="G131" s="3" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A132" s="5" t="s">
+        <v>743</v>
+      </c>
+      <c r="B132" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C132" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D132" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E132" s="5"/>
+      <c r="F132" s="5" t="s">
+        <v>744</v>
+      </c>
+      <c r="G132" s="3" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A133" s="5" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B133" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D133" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="E133" s="5"/>
+      <c r="F133" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="G133" s="3" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A134" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="B134" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D134" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="E134" s="5"/>
+      <c r="F134" s="5" t="s">
+        <v>1120</v>
+      </c>
+      <c r="G134" s="3" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A135" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="B135" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D135" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="E135" s="5"/>
+      <c r="F135" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="G135" s="3" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A136" s="5" t="s">
+        <v>948</v>
+      </c>
+      <c r="B136" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C136" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="E136" s="5"/>
+      <c r="F136" s="5" t="s">
+        <v>949</v>
+      </c>
+      <c r="G136" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A137" s="5" t="s">
+        <v>894</v>
+      </c>
+      <c r="B137" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C137" s="3" t="s">
+        <v>895</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>896</v>
+      </c>
+      <c r="E137" s="5"/>
+      <c r="F137" s="5" t="s">
+        <v>897</v>
+      </c>
+      <c r="G137" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A138" s="5" t="s">
+        <v>906</v>
+      </c>
+      <c r="B138" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C138" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="E138" s="5"/>
+      <c r="F138" s="5" t="s">
+        <v>907</v>
+      </c>
+      <c r="G138" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A139" s="5" t="s">
+        <v>872</v>
+      </c>
+      <c r="B139" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D139" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="E139" s="5"/>
+      <c r="F139" s="5" t="s">
+        <v>873</v>
+      </c>
+      <c r="G139" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A140" s="5" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B140" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D140" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="E140" s="5"/>
+      <c r="F140" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="G140" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A141" s="5" t="s">
+        <v>915</v>
+      </c>
+      <c r="B141" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D141" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E141" s="5"/>
+      <c r="F141" s="5" t="s">
+        <v>916</v>
+      </c>
+      <c r="G141" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A142" s="5" t="s">
+        <v>903</v>
+      </c>
+      <c r="B142" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="E142" s="5"/>
+      <c r="F142" s="5" t="s">
+        <v>904</v>
+      </c>
+      <c r="G142" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A143" s="5" t="s">
+        <v>960</v>
+      </c>
+      <c r="B143" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="D143" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E143" s="5"/>
+      <c r="F143" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="G143" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A144" s="5" t="s">
+        <v>961</v>
+      </c>
+      <c r="B144" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D144" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E144" s="5"/>
+      <c r="F144" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="G144" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A145" s="5" t="s">
+        <v>929</v>
+      </c>
+      <c r="B145" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="D145" s="5" t="s">
+        <v>930</v>
+      </c>
+      <c r="E145" s="5"/>
+      <c r="F145" s="5" t="s">
+        <v>931</v>
+      </c>
+      <c r="G145" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A146" s="5" t="s">
+        <v>859</v>
+      </c>
+      <c r="B146" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D146" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="E146" s="5"/>
+      <c r="F146" s="5" t="s">
+        <v>860</v>
+      </c>
+      <c r="G146" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A147" s="5" t="s">
+        <v>913</v>
+      </c>
+      <c r="B147" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D147" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="E147" s="5"/>
+      <c r="F147" s="5" t="s">
+        <v>914</v>
+      </c>
+      <c r="G147" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A148" s="5" t="s">
+        <v>853</v>
+      </c>
+      <c r="B148" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C148" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D148" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E148" s="5"/>
+      <c r="F148" s="5" t="s">
+        <v>854</v>
+      </c>
+      <c r="G148" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A149" s="5" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B149" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C149" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="D149" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="E149" s="5"/>
+      <c r="F149" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="G149" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A150" s="5" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B150" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C150" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D150" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E150" s="5"/>
+      <c r="F150" s="5" t="s">
+        <v>852</v>
+      </c>
+      <c r="G150" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A151" s="5" t="s">
+        <v>917</v>
+      </c>
+      <c r="B151" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C151" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D151" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E151" s="5"/>
+      <c r="F151" s="5" t="s">
+        <v>918</v>
+      </c>
+      <c r="G151" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A152" s="5" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B152" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C152" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="D152" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E152" s="5"/>
+      <c r="F152" s="5" t="s">
+        <v>871</v>
+      </c>
+      <c r="G152" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A153" s="5" t="s">
+        <v>924</v>
+      </c>
+      <c r="B153" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C153" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D153" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="E153" s="5"/>
+      <c r="F153" s="5" t="s">
+        <v>925</v>
+      </c>
+      <c r="G153" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A154" s="5" t="s">
+        <v>882</v>
+      </c>
+      <c r="B154" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C154" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D154" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="E154" s="5"/>
+      <c r="F154" s="5" t="s">
+        <v>563</v>
+      </c>
+      <c r="G154" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A155" s="5" t="s">
+        <v>979</v>
+      </c>
+      <c r="B155" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C155" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="D155" s="5" t="s">
+        <v>642</v>
+      </c>
+      <c r="E155" s="5"/>
+      <c r="F155" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="G155" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A156" s="5" t="s">
+        <v>857</v>
+      </c>
+      <c r="B156" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C156" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D156" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E156" s="5"/>
+      <c r="F156" s="5" t="s">
+        <v>858</v>
+      </c>
+      <c r="G156" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A157" s="5" t="s">
+        <v>908</v>
+      </c>
+      <c r="B157" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C157" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="D157" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="E157" s="5"/>
+      <c r="F157" s="5" t="s">
+        <v>909</v>
+      </c>
+      <c r="G157" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A158" s="5" t="s">
+        <v>927</v>
+      </c>
+      <c r="B158" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C158" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D158" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="E158" s="5"/>
+      <c r="F158" s="5" t="s">
+        <v>928</v>
+      </c>
+      <c r="G158" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A159" s="5" t="s">
+        <v>950</v>
+      </c>
+      <c r="B159" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C159" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D159" s="5" t="s">
+        <v>951</v>
+      </c>
+      <c r="E159" s="5"/>
+      <c r="F159" s="5" t="s">
+        <v>952</v>
+      </c>
+      <c r="G159" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A160" s="5" t="s">
+        <v>855</v>
+      </c>
+      <c r="B160" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D160" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="E160" s="5"/>
+      <c r="F160" s="5" t="s">
+        <v>856</v>
+      </c>
+      <c r="G160" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A161" s="5" t="s">
+        <v>874</v>
+      </c>
+      <c r="B161" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C161" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="D161" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="E161" s="5"/>
+      <c r="F161" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="G161" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A162" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="B162" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D162" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="E162" s="5"/>
+      <c r="F162" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="G162" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A163" s="5" t="s">
+        <v>919</v>
+      </c>
+      <c r="B163" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="D163" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="E163" s="5"/>
+      <c r="F163" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="G163" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A164" s="5" t="s">
+        <v>875</v>
+      </c>
+      <c r="B164" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C164" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D164" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="E164" s="5"/>
+      <c r="F164" s="5" t="s">
+        <v>876</v>
+      </c>
+      <c r="G164" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A165" s="5" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B165" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C165" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D165" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="E165" s="5"/>
+      <c r="F165" s="5" t="s">
+        <v>922</v>
+      </c>
+      <c r="G165" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A166" s="5" t="s">
+        <v>861</v>
+      </c>
+      <c r="B166" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="D166" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="E166" s="5"/>
+      <c r="F166" s="5" t="s">
+        <v>862</v>
+      </c>
+      <c r="G166" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A167" s="5" t="s">
+        <v>901</v>
+      </c>
+      <c r="B167" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C167" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D167" s="5" t="s">
+        <v>902</v>
+      </c>
+      <c r="E167" s="5"/>
+      <c r="F167" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="G167" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A168" s="5" t="s">
+        <v>900</v>
+      </c>
+      <c r="B168" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C168" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D168" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="E168" s="5"/>
+      <c r="F168" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="G168" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A169" s="5" t="s">
+        <v>883</v>
+      </c>
+      <c r="B169" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C169" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D169" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="E169" s="5"/>
+      <c r="F169" s="5" t="s">
+        <v>884</v>
+      </c>
+      <c r="G169" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A170" s="5" t="s">
+        <v>953</v>
+      </c>
+      <c r="B170" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C170" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="D170" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="E170" s="5"/>
+      <c r="F170" s="5" t="s">
+        <v>954</v>
+      </c>
+      <c r="G170" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A171" s="5" t="s">
+        <v>885</v>
+      </c>
+      <c r="B171" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C171" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D171" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="E171" s="5"/>
+      <c r="F171" s="5" t="s">
+        <v>886</v>
+      </c>
+      <c r="G171" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A172" s="5" t="s">
+        <v>887</v>
+      </c>
+      <c r="B172" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C172" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D172" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E172" s="5"/>
+      <c r="F172" s="5" t="s">
+        <v>886</v>
+      </c>
+      <c r="G172" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A173" s="5" t="s">
+        <v>888</v>
+      </c>
+      <c r="B173" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C173" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D173" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E173" s="5"/>
+      <c r="F173" s="5" t="s">
+        <v>889</v>
+      </c>
+      <c r="G173" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A174" s="5" t="s">
+        <v>890</v>
+      </c>
+      <c r="B174" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C174" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D174" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E174" s="5"/>
+      <c r="F174" s="5" t="s">
+        <v>891</v>
+      </c>
+      <c r="G174" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A175" s="5" t="s">
+        <v>935</v>
+      </c>
+      <c r="B175" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C175" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D175" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E175" s="5"/>
+      <c r="F175" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G175" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A176" s="5" t="s">
+        <v>932</v>
+      </c>
+      <c r="B176" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C176" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D176" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="E176" s="5"/>
+      <c r="F176" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G176" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A177" s="5" t="s">
+        <v>933</v>
+      </c>
+      <c r="B177" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C177" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D177" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="E177" s="5"/>
+      <c r="F177" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G177" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A178" s="5" t="s">
+        <v>934</v>
+      </c>
+      <c r="B178" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C178" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D178" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="E178" s="5"/>
+      <c r="F178" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G178" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A179" s="5" t="s">
+        <v>936</v>
+      </c>
+      <c r="B179" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C179" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D179" s="5" t="s">
+        <v>688</v>
+      </c>
+      <c r="E179" s="5"/>
+      <c r="F179" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G179" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A180" s="5" t="s">
+        <v>863</v>
+      </c>
+      <c r="B180" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C180" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D180" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E180" s="5"/>
+      <c r="F180" s="5" t="s">
+        <v>864</v>
+      </c>
+      <c r="G180" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A181" s="5" t="s">
+        <v>955</v>
+      </c>
+      <c r="B181" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C181" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="D181" s="5" t="s">
+        <v>639</v>
+      </c>
+      <c r="E181" s="5"/>
+      <c r="F181" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="G181" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A182" s="5" t="s">
+        <v>923</v>
+      </c>
+      <c r="B182" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C182" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="D182" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="E182" s="5"/>
+      <c r="F182" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="G182" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A183" s="5" t="s">
+        <v>869</v>
+      </c>
+      <c r="B183" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C183" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="D183" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E183" s="5"/>
+      <c r="F183" s="5" t="s">
+        <v>870</v>
+      </c>
+      <c r="G183" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A184" s="5" t="s">
+        <v>892</v>
+      </c>
+      <c r="B184" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C184" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="D184" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="E184" s="5"/>
+      <c r="F184" s="5" t="s">
+        <v>893</v>
+      </c>
+      <c r="G184" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A185" s="5" t="s">
+        <v>877</v>
+      </c>
+      <c r="B185" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C185" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="D185" s="5" t="s">
+        <v>878</v>
+      </c>
+      <c r="E185" s="5"/>
+      <c r="F185" s="5" t="s">
+        <v>879</v>
+      </c>
+      <c r="G185" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A186" s="5" t="s">
+        <v>865</v>
+      </c>
+      <c r="B186" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C186" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="D186" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="E186" s="5"/>
+      <c r="F186" s="5" t="s">
+        <v>866</v>
+      </c>
+      <c r="G186" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A187" s="5" t="s">
+        <v>947</v>
+      </c>
+      <c r="B187" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C187" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D187" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="E187" s="5"/>
+      <c r="F187" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="G187" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A188" s="5" t="s">
+        <v>943</v>
+      </c>
+      <c r="B188" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C188" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="D188" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="E188" s="5"/>
+      <c r="F188" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="G188" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A189" s="5" t="s">
+        <v>940</v>
+      </c>
+      <c r="B189" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C189" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D189" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="E189" s="5"/>
+      <c r="F189" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="G189" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A190" s="5" t="s">
+        <v>941</v>
+      </c>
+      <c r="B190" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C190" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="D190" s="5" t="s">
+        <v>942</v>
+      </c>
+      <c r="E190" s="5"/>
+      <c r="F190" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="G190" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A191" s="5" t="s">
+        <v>945</v>
+      </c>
+      <c r="B191" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C191" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="D191" s="5" t="s">
+        <v>946</v>
+      </c>
+      <c r="E191" s="5"/>
+      <c r="F191" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="G191" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A192" s="5" t="s">
+        <v>937</v>
+      </c>
+      <c r="B192" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C192" s="3" t="s">
+        <v>938</v>
+      </c>
+      <c r="D192" s="5" t="s">
+        <v>939</v>
+      </c>
+      <c r="E192" s="5"/>
+      <c r="F192" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="G192" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A193" s="5" t="s">
+        <v>937</v>
+      </c>
+      <c r="B193" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C193" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D193" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="E193" s="5"/>
+      <c r="F193" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="G193" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A194" s="5" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B194" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C194" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D194" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E194" s="5"/>
+      <c r="F194" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="G194" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A195" s="5" t="s">
+        <v>944</v>
+      </c>
+      <c r="B195" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C195" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="D195" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="E195" s="5"/>
+      <c r="F195" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="G195" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A196" s="5" t="s">
+        <v>926</v>
+      </c>
+      <c r="B196" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C196" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D196" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="E196" s="5"/>
+      <c r="F196" s="5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="G196" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A197" s="5" t="s">
+        <v>880</v>
+      </c>
+      <c r="B197" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C197" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D197" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="E197" s="5"/>
+      <c r="F197" s="5" t="s">
+        <v>881</v>
+      </c>
+      <c r="G197" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A198" s="5" t="s">
+        <v>898</v>
+      </c>
+      <c r="B198" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C198" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D198" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E198" s="5"/>
+      <c r="F198" s="5" t="s">
+        <v>899</v>
+      </c>
+      <c r="G198" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A199" s="5" t="s">
+        <v>910</v>
+      </c>
+      <c r="B199" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C199" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D199" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="E199" s="5"/>
+      <c r="F199" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="G199" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A200" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="B200" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C200" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D200" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="E200" s="5"/>
+      <c r="F200" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="G200" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A201" s="5" t="s">
+        <v>956</v>
+      </c>
+      <c r="B201" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C201" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="D201" s="5" t="s">
+        <v>957</v>
+      </c>
+      <c r="E201" s="5"/>
+      <c r="F201" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="G201" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A202" s="5" t="s">
+        <v>956</v>
+      </c>
+      <c r="B202" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C202" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D202" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="E202" s="5"/>
+      <c r="F202" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="G202" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A203" s="5" t="s">
+        <v>958</v>
+      </c>
+      <c r="B203" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C203" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D203" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E203" s="5"/>
+      <c r="F203" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="G203" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A204" s="5" t="s">
+        <v>911</v>
+      </c>
+      <c r="B204" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C204" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D204" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="E204" s="5"/>
+      <c r="F204" s="5" t="s">
+        <v>912</v>
+      </c>
+      <c r="G204" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A205" s="5" t="s">
+        <v>905</v>
+      </c>
+      <c r="B205" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C205" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D205" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="E205" s="5"/>
+      <c r="F205" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="G205" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A206" s="5" t="s">
+        <v>867</v>
+      </c>
+      <c r="B206" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C206" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="D206" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="E206" s="5"/>
+      <c r="F206" s="5" t="s">
+        <v>868</v>
+      </c>
+      <c r="G206" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A207" s="5" t="s">
+        <v>920</v>
+      </c>
+      <c r="B207" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C207" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="D207" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="E207" s="5" t="s">
+        <v>642</v>
+      </c>
+      <c r="F207" s="5" t="s">
+        <v>921</v>
+      </c>
+      <c r="G207" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A208" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="B208" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C208" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D208" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="E208" s="5"/>
+      <c r="F208" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="G208" s="3" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="209" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A209" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="B209" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C209" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D209" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E209" s="5"/>
+      <c r="F209" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="G209" s="3" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="210" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A210" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="B210" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C210" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D210" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="E210" s="5"/>
+      <c r="F210" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="G210" s="3" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="211" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A211" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="B211" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C211" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="D211" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="E211" s="5"/>
+      <c r="F211" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="G211" s="3" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="212" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A212" s="5" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B212" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C212" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D212" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E212" s="5"/>
+      <c r="F212" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="G212" s="3" t="s">
+        <v>346</v>
+      </c>
+    </row>
+  </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:G212">
+    <sortCondition ref="G2:G212"/>
+    <sortCondition ref="F2:F212"/>
+    <sortCondition ref="A2:A212"/>
+  </sortState>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
+  <headerFooter>
+    <oddHeader>&amp;C&amp;"-,Bold"Winter 2025 Graduates — Other States</oddHeader>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5BBE937E-E685-4A4D-A3F7-DF8A0385B963}">
+  <dimension ref="A1:F46"/>
+  <sheetViews>
+    <sheetView view="pageLayout" topLeftCell="A13" zoomScaleNormal="147" workbookViewId="0">
+      <selection activeCell="D8" sqref="D8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="23.6640625" customWidth="1"/>
+    <col min="2" max="2" width="23.33203125" customWidth="1"/>
+    <col min="3" max="3" width="11.1640625" customWidth="1"/>
+    <col min="4" max="4" width="26.5" customWidth="1"/>
+    <col min="5" max="5" width="14.6640625" customWidth="1"/>
+    <col min="6" max="6" width="14.83203125" style="6" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" s="1" customFormat="1" ht="16" x14ac:dyDescent="0.2">
+      <c r="A1" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="F1" s="4" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A2" s="3" t="s">
+        <v>999</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A3" s="3" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>1033</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A4" s="3" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>995</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A5" s="3" t="s">
+        <v>990</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>991</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A6" s="3" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>1027</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A7" s="3" t="s">
+        <v>971</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>878</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>972</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A8" s="3" t="s">
+        <v>968</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>969</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>970</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A9" s="3" t="s">
+        <v>973</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>974</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A10" s="3" t="s">
+        <v>966</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>967</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="30" x14ac:dyDescent="0.2">
+      <c r="A11" s="3" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="30" x14ac:dyDescent="0.2">
+      <c r="A12" s="3" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="30" x14ac:dyDescent="0.2">
+      <c r="A13" s="3" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>1023</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A14" s="3" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>1030</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A15" s="3" t="s">
+        <v>994</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>1029</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A16" s="3" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A17" s="3" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>986</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A18" s="3" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A19" s="3" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A20" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A21" s="3" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A22" s="3" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A23" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A24" s="3" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>996</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A25" s="3" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>977</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A26" s="3" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A27" s="3" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>975</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A28" s="3" t="s">
+        <v>998</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>1032</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A29" s="3" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>993</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A30" s="3" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A31" s="3" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>982</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>983</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A32" s="3" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A33" s="3" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A34" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A35" s="3" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A36" s="3" t="s">
+        <v>980</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>981</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A37" s="3" t="s">
+        <v>997</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A38" s="3" t="s">
+        <v>987</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>988</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A39" s="3" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A40" s="3" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A41" s="3" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>982</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>1026</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A42" s="3" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A43" s="3" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A44" s="3" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>989</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A45" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A46" s="3" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>1003</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+  </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F46">
+    <sortCondition ref="F2:F46"/>
+    <sortCondition ref="E2:E46"/>
+    <sortCondition ref="A2:A46"/>
+  </sortState>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
+  <headerFooter>
+    <oddHeader>&amp;C&amp;"-,Bold"Winter 2025 Graduates — International</oddHeader>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1E8ABBEE-B5D4-4E46-B27F-0CECDAAA39C7}">
+  <dimension ref="A1:G70"/>
+  <sheetViews>
+    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D44" sqref="D44"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="19.5" style="6" customWidth="1"/>
+    <col min="2" max="2" width="22.33203125" customWidth="1"/>
+    <col min="3" max="3" width="8.5" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="23.6640625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="24.83203125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="10.5" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="5.83203125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" s="1" customFormat="1" ht="16" x14ac:dyDescent="0.2">
+      <c r="A1" s="4" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A2" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="G2" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A3" s="5" t="s">
+        <v>647</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A4" s="5" t="s">
+        <v>645</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A5" s="5" t="s">
+        <v>646</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A6" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A7" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A8" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="E8" s="3"/>
+      <c r="F8" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A9" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E9" s="3"/>
+      <c r="F9" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A10" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A11" s="5" t="s">
+        <v>460</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A12" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A13" s="5" t="s">
+        <v>463</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E13" s="3"/>
+      <c r="F13" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A14" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A15" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="E15" s="3"/>
+      <c r="F15" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A16" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="E16" s="3"/>
+      <c r="F16" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A17" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A18" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E18" s="3"/>
+      <c r="F18" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A19" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E19" s="3"/>
+      <c r="F19" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A20" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="E20" s="3"/>
+      <c r="F20" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A21" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E21" s="3"/>
+      <c r="F21" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A22" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E22" s="3"/>
+      <c r="F22" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A23" s="5" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E23" s="3"/>
+      <c r="F23" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A24" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E24" s="3"/>
+      <c r="F24" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A25" s="5" t="s">
+        <v>760</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E25" s="3"/>
+      <c r="F25" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A26" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E26" s="3"/>
+      <c r="F26" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A27" s="5" t="s">
+        <v>659</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="E27" s="3"/>
+      <c r="F27" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A28" s="5" t="s">
+        <v>660</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="E28" s="3"/>
+      <c r="F28" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A29" s="5" t="s">
+        <v>661</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>662</v>
+      </c>
+      <c r="E29" s="3"/>
+      <c r="F29" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A30" s="5" t="s">
+        <v>684</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E30" s="3"/>
+      <c r="F30" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A31" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="E31" s="3"/>
+      <c r="F31" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A32" s="5" t="s">
+        <v>664</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="E32" s="3"/>
+      <c r="F32" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A33" s="5" t="s">
+        <v>679</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E33" s="3"/>
+      <c r="F33" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A34" s="5" t="s">
+        <v>679</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="E34" s="3"/>
+      <c r="F34" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A35" s="5" t="s">
+        <v>992</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="E35" s="3"/>
+      <c r="F35" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A36" s="5" t="s">
+        <v>665</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E36" s="3"/>
+      <c r="F36" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A37" s="5" t="s">
+        <v>682</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A38" s="5" t="s">
+        <v>666</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A39" s="5" t="s">
+        <v>668</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A40" s="5" t="s">
+        <v>669</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A41" s="5" t="s">
+        <v>683</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A42" s="5" t="s">
+        <v>670</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E42" s="3"/>
+      <c r="F42" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A43" s="5" t="s">
+        <v>671</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A44" s="5" t="s">
+        <v>680</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="E44" s="3"/>
+      <c r="F44" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A45" s="5" t="s">
+        <v>672</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E45" s="3"/>
+      <c r="F45" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A46" s="5" t="s">
+        <v>673</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="E46" s="3"/>
+      <c r="F46" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A47" s="5" t="s">
+        <v>681</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="E47" s="3"/>
+      <c r="F47" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A48" s="5" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E48" s="3"/>
+      <c r="F48" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A49" s="5" t="s">
+        <v>674</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E49" s="3"/>
+      <c r="F49" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A50" s="5" t="s">
+        <v>675</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E50" s="3"/>
+      <c r="F50" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A51" s="5" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E51" s="3"/>
+      <c r="F51" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A52" s="5" t="s">
+        <v>676</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="E52" s="3"/>
+      <c r="F52" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A53" s="5" t="s">
+        <v>677</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="E53" s="3"/>
+      <c r="F53" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A54" s="5" t="s">
+        <v>678</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E54" s="3"/>
+      <c r="F54" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A55" s="5" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E55" s="3"/>
+      <c r="F55" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A56" s="5" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E56" s="3"/>
+      <c r="F56" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A57" s="5" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="E57" s="3"/>
+      <c r="F57" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A58" s="5" t="s">
+        <v>465</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E58" s="3"/>
+      <c r="F58" s="3" t="s">
+        <v>466</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A59" s="5" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="E59" s="3"/>
+      <c r="F59" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A60" s="5" t="s">
+        <v>707</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="E60" s="3"/>
+      <c r="F60" s="3" t="s">
+        <v>708</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A61" s="5" t="s">
+        <v>741</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E61" s="3"/>
+      <c r="F61" s="3" t="s">
+        <v>576</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A62" s="5" t="s">
+        <v>960</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E62" s="3"/>
+      <c r="F62" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A63" s="5" t="s">
+        <v>961</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E63" s="3"/>
+      <c r="F63" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A64" s="5" t="s">
+        <v>929</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>930</v>
+      </c>
+      <c r="E64" s="3"/>
+      <c r="F64" s="3" t="s">
+        <v>931</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A65" s="5" t="s">
+        <v>953</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="E65" s="3"/>
+      <c r="F65" s="3" t="s">
+        <v>954</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A66" s="5" t="s">
+        <v>935</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E66" s="3"/>
+      <c r="F66" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A67" s="5" t="s">
+        <v>932</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="E67" s="3"/>
+      <c r="F67" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A68" s="5" t="s">
+        <v>933</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E68" s="3"/>
+      <c r="F68" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A69" s="5" t="s">
+        <v>934</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E69" s="3"/>
+      <c r="F69" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A70" s="5" t="s">
+        <v>936</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E70" s="3"/>
+      <c r="F70" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+  </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:G70">
+    <sortCondition ref="G2:G70"/>
+    <sortCondition ref="F2:F70"/>
+    <sortCondition ref="A2:A70"/>
+  </sortState>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
+  <headerFooter>
+    <oddHeader>&amp;C&amp;"-,Bold"Winter 2025 Graduates — Idaho Region Two</oddHeader>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A5E6A452-C881-DE42-8A06-4BD9F3AA08EF}">
+  <dimension ref="A1:G117"/>
+  <sheetViews>
+    <sheetView view="pageLayout" topLeftCell="A28" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C76" sqref="C76"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="19.83203125" style="6" customWidth="1"/>
+    <col min="2" max="2" width="22.83203125" customWidth="1"/>
+    <col min="3" max="3" width="11.33203125" customWidth="1"/>
+    <col min="4" max="4" width="27" customWidth="1"/>
+    <col min="5" max="5" width="12.6640625" customWidth="1"/>
+    <col min="6" max="6" width="11.5" customWidth="1"/>
+    <col min="7" max="7" width="5.83203125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" s="1" customFormat="1" ht="16" x14ac:dyDescent="0.2">
+      <c r="A1" s="4" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A2" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G2" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A3" s="5" t="s">
+        <v>602</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A4" s="5" t="s">
+        <v>561</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>562</v>
+      </c>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A5" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A6" s="5" t="s">
+        <v>556</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A7" s="5" t="s">
+        <v>565</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A8" s="5" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="E8" s="3"/>
+      <c r="F8" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A9" s="5" t="s">
+        <v>588</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E9" s="3"/>
+      <c r="F9" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A10" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A11" s="5" t="s">
+        <v>593</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A12" s="5" t="s">
+        <v>570</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A13" s="5" t="s">
+        <v>570</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>574</v>
+      </c>
+      <c r="E13" s="3"/>
+      <c r="F13" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A14" s="5" t="s">
+        <v>577</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A15" s="5" t="s">
+        <v>604</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="E15" s="3"/>
+      <c r="F15" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A16" s="5" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="E16" s="3"/>
+      <c r="F16" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A17" s="5" t="s">
+        <v>567</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="E17" s="3"/>
+      <c r="F17" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A18" s="5" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="E18" s="3"/>
+      <c r="F18" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A19" s="5" t="s">
+        <v>592</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E19" s="3"/>
+      <c r="F19" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A20" s="5" t="s">
+        <v>589</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>590</v>
+      </c>
+      <c r="E20" s="3"/>
+      <c r="F20" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A21" s="5" t="s">
+        <v>558</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E21" s="3"/>
+      <c r="F21" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A22" s="5" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E22" s="3"/>
+      <c r="F22" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A23" s="5" t="s">
+        <v>575</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="E23" s="3"/>
+      <c r="F23" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A24" s="5" t="s">
+        <v>559</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E24" s="3"/>
+      <c r="F24" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A25" s="5" t="s">
+        <v>582</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E25" s="3"/>
+      <c r="F25" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A26" s="5" t="s">
+        <v>596</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E26" s="3"/>
+      <c r="F26" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A27" s="5" t="s">
+        <v>586</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E27" s="3"/>
+      <c r="F27" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A28" s="5" t="s">
+        <v>560</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E28" s="3"/>
+      <c r="F28" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A29" s="5" t="s">
+        <v>583</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="E29" s="3"/>
+      <c r="F29" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A30" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E30" s="3"/>
+      <c r="F30" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A31" s="5" t="s">
+        <v>603</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="E31" s="3"/>
+      <c r="F31" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A32" s="5" t="s">
+        <v>580</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="E32" s="3"/>
+      <c r="F32" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A33" s="5" t="s">
+        <v>595</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E33" s="3"/>
+      <c r="F33" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A34" s="5" t="s">
+        <v>587</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E34" s="3"/>
+      <c r="F34" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A35" s="5" t="s">
+        <v>597</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="E35" s="3"/>
+      <c r="F35" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A36" s="5" t="s">
+        <v>605</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="E36" s="3"/>
+      <c r="F36" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A37" s="5" t="s">
+        <v>591</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A38" s="5" t="s">
+        <v>569</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A39" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A40" s="5" t="s">
+        <v>467</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A41" s="5" t="s">
+        <v>473</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E41" s="3"/>
+      <c r="F41" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A42" s="5" t="s">
+        <v>476</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E42" s="3"/>
+      <c r="F42" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A43" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A44" s="5" t="s">
+        <v>468</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="E44" s="3"/>
+      <c r="F44" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A45" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="E45" s="3"/>
+      <c r="F45" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A46" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="E46" s="3"/>
+      <c r="F46" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A47" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="E47" s="3"/>
+      <c r="F47" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A48" s="5" t="s">
+        <v>469</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E48" s="3"/>
+      <c r="F48" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A49" s="5" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="E49" s="3"/>
+      <c r="F49" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A50" s="5" t="s">
+        <v>479</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="E50" s="3"/>
+      <c r="F50" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A51" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E51" s="3"/>
+      <c r="F51" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A52" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="E52" s="3"/>
+      <c r="F52" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A53" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E53" s="3"/>
+      <c r="F53" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A54" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E54" s="3"/>
+      <c r="F54" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A55" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E55" s="3"/>
+      <c r="F55" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A56" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E56" s="3"/>
+      <c r="F56" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A57" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="E57" s="3"/>
+      <c r="F57" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A58" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E58" s="3"/>
+      <c r="F58" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A59" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="E59" s="3"/>
+      <c r="F59" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A60" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A61" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="E61" s="3"/>
+      <c r="F61" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A62" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="E62" s="3"/>
+      <c r="F62" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A63" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="E63" s="3"/>
+      <c r="F63" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A64" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E64" s="3"/>
+      <c r="F64" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A65" s="5" t="s">
+        <v>498</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>500</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A66" s="5" t="s">
+        <v>598</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>599</v>
+      </c>
+      <c r="E66" s="3"/>
+      <c r="F66" s="3" t="s">
+        <v>600</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A67" s="5" t="s">
+        <v>598</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E67" s="3"/>
+      <c r="F67" s="3" t="s">
+        <v>600</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A68" s="5" t="s">
+        <v>601</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E68" s="3"/>
+      <c r="F68" s="3" t="s">
+        <v>600</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A69" s="5" t="s">
+        <v>501</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="E69" s="3"/>
+      <c r="F69" s="3" t="s">
+        <v>502</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A70" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="E70" s="3"/>
+      <c r="F70" s="3" t="s">
+        <v>504</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A71" s="5" t="s">
+        <v>505</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E71" s="3"/>
+      <c r="F71" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A72" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E72" s="3"/>
+      <c r="F72" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="G72" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A73" s="5" t="s">
+        <v>508</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="E73" s="3"/>
+      <c r="F73" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="G73" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A74" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="E74" s="3"/>
+      <c r="F74" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A75" s="5" t="s">
+        <v>532</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="E75" s="3"/>
+      <c r="F75" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="G75" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A76" s="5" t="s">
+        <v>531</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E76" s="3"/>
+      <c r="F76" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="G76" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A77" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E77" s="3"/>
+      <c r="F77" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="G77" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A78" s="5" t="s">
+        <v>509</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="E78" s="3"/>
+      <c r="F78" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="G78" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A79" s="5" t="s">
+        <v>523</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E79" s="3"/>
+      <c r="F79" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="G79" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A80" s="5" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E80" s="3"/>
+      <c r="F80" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="G80" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A81" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E81" s="3"/>
+      <c r="F81" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="G81" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A82" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="E82" s="3"/>
+      <c r="F82" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="G82" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A83" s="5" t="s">
+        <v>525</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E83" s="3"/>
+      <c r="F83" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="G83" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A84" s="5" t="s">
+        <v>529</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="E84" s="3"/>
+      <c r="F84" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="G84" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A85" s="5" t="s">
+        <v>518</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E85" s="3"/>
+      <c r="F85" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="G85" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A86" s="5" t="s">
+        <v>510</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E86" s="3"/>
+      <c r="F86" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="G86" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A87" s="5" t="s">
+        <v>517</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="E87" s="3"/>
+      <c r="F87" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="G87" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A88" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="E88" s="3"/>
+      <c r="F88" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="G88" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A89" s="5" t="s">
+        <v>511</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E89" s="3"/>
+      <c r="F89" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="G89" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A90" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="E90" s="3"/>
+      <c r="F90" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="G90" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A91" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E91" s="3"/>
+      <c r="F91" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="G91" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A92" s="5" t="s">
+        <v>513</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="E92" s="3"/>
+      <c r="F92" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="G92" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A93" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="F93" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="G93" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A94" s="5" t="s">
+        <v>519</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="E94" s="3"/>
+      <c r="F94" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="G94" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A95" s="5" t="s">
+        <v>552</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="E95" s="3"/>
+      <c r="F95" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="G95" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A96" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="E96" s="3"/>
+      <c r="F96" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="G96" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A97" s="5" t="s">
+        <v>554</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E97" s="3"/>
+      <c r="F97" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="G97" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A98" s="5" t="s">
+        <v>555</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E98" s="3"/>
+      <c r="F98" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="G98" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A99" s="5" t="s">
+        <v>551</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="E99" s="3"/>
+      <c r="F99" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="G99" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A100" s="5" t="s">
+        <v>553</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="E100" s="3"/>
+      <c r="F100" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="G100" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A101" s="5" t="s">
+        <v>533</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E101" s="3"/>
+      <c r="F101" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="G101" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A102" s="5" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="E102" s="3"/>
+      <c r="F102" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="G102" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A103" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="E103" s="3"/>
+      <c r="F103" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="G103" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A104" s="5" t="s">
+        <v>535</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="E104" s="3"/>
+      <c r="F104" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="G104" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A105" s="5" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E105" s="3"/>
+      <c r="F105" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="G105" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A106" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E106" s="3"/>
+      <c r="F106" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="G106" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A107" s="5" t="s">
+        <v>539</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E107" s="3"/>
+      <c r="F107" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="G107" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A108" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="B108" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D108" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E108" s="3"/>
+      <c r="F108" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="G108" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A109" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="B109" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E109" s="3"/>
+      <c r="F109" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="G109" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A110" s="5" t="s">
+        <v>547</v>
+      </c>
+      <c r="B110" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E110" s="3"/>
+      <c r="F110" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="G110" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A111" s="5" t="s">
+        <v>542</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="E111" s="3"/>
+      <c r="F111" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="G111" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A112" s="5" t="s">
+        <v>545</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="E112" s="3"/>
+      <c r="F112" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="G112" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A113" s="5" t="s">
+        <v>543</v>
+      </c>
+      <c r="B113" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="E113" s="3"/>
+      <c r="F113" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="G113" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A114" s="5" t="s">
+        <v>544</v>
+      </c>
+      <c r="B114" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="E114" s="3"/>
+      <c r="F114" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="G114" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A115" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="B115" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E115" s="3"/>
+      <c r="F115" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="G115" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A116" s="5" t="s">
+        <v>549</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E116" s="3"/>
+      <c r="F116" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="G116" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A117" s="5" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B117" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E117" s="3"/>
+      <c r="F117" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="G117" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
+  <headerFooter>
+    <oddHeader>&amp;C&amp;"-,Bold"Winter 2025 Graduates — Idaho Region Three</oddHeader>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5BAE250C-7E48-D747-81B5-726D7533D032}">
+  <dimension ref="A1:F24"/>
+  <sheetViews>
+    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C12" sqref="C12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="22.5" customWidth="1"/>
+    <col min="2" max="2" width="26.5" customWidth="1"/>
+    <col min="3" max="3" width="11" customWidth="1"/>
+    <col min="4" max="4" width="28" customWidth="1"/>
+    <col min="5" max="5" width="13.6640625" customWidth="1"/>
+    <col min="6" max="6" width="5.83203125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A2" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="F2" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A3" s="3" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A4" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A5" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A6" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A7" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A8" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A9" s="3" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A10" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A11" s="3" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A12" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A13" s="3" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A14" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A15" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A16" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A17" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A18" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A19" s="3" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A20" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A21" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A22" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A23" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A24" s="3" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
+  <headerFooter>
+    <oddHeader>&amp;C&amp;"-,Bold"Winter 2025 Graduates — Idaho Region Four</oddHeader>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E1D65B4-FE7C-1F41-9F41-CBD196E9153B}">
+  <dimension ref="A1:G12"/>
+  <sheetViews>
+    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D7" sqref="D7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="16.1640625" customWidth="1"/>
+    <col min="2" max="2" width="23.6640625" customWidth="1"/>
+    <col min="3" max="3" width="9.1640625" customWidth="1"/>
+    <col min="4" max="4" width="22.33203125" customWidth="1"/>
+    <col min="5" max="5" width="25.6640625" customWidth="1"/>
+    <col min="6" max="6" width="10.5" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="5.83203125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A2" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="G2" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A3" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A4" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A5" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A6" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A7" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A8" s="3" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" s="3"/>
+      <c r="F8" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A9" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E9" s="3"/>
+      <c r="F9" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A10" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A11" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A12" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
+  <headerFooter>
+    <oddHeader>&amp;C&amp;"-,Bold"Winter 2025 Graduates — Idaho Region Five</oddHeader>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BAD14247-E40C-7949-8A10-6C628DD97C34}">
+  <dimension ref="A1:G35"/>
+  <sheetViews>
+    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D12" sqref="D12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="21.83203125" customWidth="1"/>
+    <col min="2" max="2" width="23.6640625" customWidth="1"/>
+    <col min="3" max="3" width="10.6640625" customWidth="1"/>
+    <col min="4" max="4" width="25.1640625" customWidth="1"/>
+    <col min="5" max="5" width="10.5" customWidth="1"/>
+    <col min="6" max="6" width="11.1640625" customWidth="1"/>
+    <col min="7" max="7" width="5.83203125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A2" s="3" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="G2" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A3" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A4" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A5" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A6" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A7" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A8" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A9" s="3" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="E9" s="3"/>
+      <c r="F9" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A10" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A11" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A12" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A13" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="E13" s="3"/>
+      <c r="F13" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A14" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A15" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E15" s="3"/>
+      <c r="F15" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A16" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E16" s="3"/>
+      <c r="F16" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A17" s="3" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="E17" s="3"/>
+      <c r="F17" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A18" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="E18" s="3"/>
+      <c r="F18" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A19" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="E19" s="3"/>
+      <c r="F19" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A20" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E20" s="3"/>
+      <c r="F20" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A21" s="3" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E21" s="3"/>
+      <c r="F21" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A22" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E22" s="3"/>
+      <c r="F22" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A23" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="E23" s="3"/>
+      <c r="F23" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A24" s="3" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="E24" s="3"/>
+      <c r="F24" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A25" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E25" s="3"/>
+      <c r="F25" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A26" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E26" s="3"/>
+      <c r="F26" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A27" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="E27" s="3"/>
+      <c r="F27" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A28" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="E28" s="3"/>
+      <c r="F28" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A29" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A30" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E30" s="3"/>
+      <c r="F30" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A31" s="3" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="E31" s="3"/>
+      <c r="F31" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A32" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E32" s="3"/>
+      <c r="F32" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A33" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="E33" s="3"/>
+      <c r="F33" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A34" s="3" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E34" s="3"/>
+      <c r="F34" s="3" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A35" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E35" s="3"/>
+      <c r="F35" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+  </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:G35">
+    <sortCondition ref="F2:F35"/>
+    <sortCondition ref="A2:A35"/>
+  </sortState>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
+  <headerFooter>
+    <oddHeader>&amp;C&amp;"-,Bold"Winter 2025 Graduates — Idaho Region Six</oddHeader>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D5FBCBB1-2A38-5747-A228-3752BEE0CCDC}">
+  <dimension ref="A1:F4"/>
+  <sheetViews>
+    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E15" sqref="E15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="18.1640625" customWidth="1"/>
+    <col min="2" max="2" width="24.33203125" customWidth="1"/>
+    <col min="3" max="3" width="13.33203125" customWidth="1"/>
+    <col min="4" max="4" width="18" customWidth="1"/>
+    <col min="5" max="5" width="12.83203125" customWidth="1"/>
+    <col min="6" max="6" width="5.83203125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A2" s="3" t="s">
+        <v>963</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="F2" s="3" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A3" s="3" t="s">
+        <v>962</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A4" s="3" t="s">
+        <v>964</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>965</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>171</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
+  <headerFooter>
+    <oddHeader>&amp;C&amp;"-,Bold"Winter 2025 Graduates — Alaska</oddHeader>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A03EA2FC-DF5F-D646-9598-461ADEEE1EBE}">
   <dimension ref="A1:G33"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="E8" sqref="E8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.1640625" customWidth="1"/>
     <col min="2" max="2" width="23.33203125" customWidth="1"/>
     <col min="3" max="3" width="13.5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="23.6640625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.33203125" style="6" customWidth="1"/>
     <col min="6" max="6" width="11" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="5.83203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="1" customFormat="1" ht="16" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
-        <v>3182</v>
+        <v>1008</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>3183</v>
+        <v>1009</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>3184</v>
+        <v>1010</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>3185</v>
+        <v>1011</v>
       </c>
       <c r="E1" s="4" t="s">
-        <v>3185</v>
+        <v>1011</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>3186</v>
+        <v>1012</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>3187</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
-        <v>2458</v>
+        <v>801</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>34</v>
+        <v>1</v>
       </c>
       <c r="D2" s="3" t="s">
-        <v>66</v>
+        <v>28</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="3" t="s">
-        <v>2455</v>
+        <v>800</v>
       </c>
       <c r="G2" s="3" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
-        <v>2453</v>
+        <v>799</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>1938</v>
+        <v>667</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="3" t="s">
-        <v>2455</v>
+        <v>800</v>
       </c>
       <c r="G3" s="3" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
-        <v>3287</v>
+        <v>1109</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>34</v>
+        <v>1</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>66</v>
+        <v>28</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="3" t="s">
-        <v>2463</v>
+        <v>802</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
-        <v>2373</v>
+        <v>770</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>62</v>
+        <v>25</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>97</v>
+        <v>57</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="3" t="s">
-        <v>2375</v>
+        <v>771</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
-        <v>2378</v>
+        <v>772</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="3" t="s">
-        <v>2380</v>
+        <v>773</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
-        <v>3291</v>
+        <v>1112</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>93</v>
+        <v>53</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>215</v>
+        <v>163</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="3" t="s">
-        <v>1902</v>
+        <v>655</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
-        <v>2468</v>
+        <v>803</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>140</v>
+        <v>95</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="3" t="s">
-        <v>247</v>
+        <v>184</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
-        <v>2507</v>
+        <v>815</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>34</v>
+        <v>1</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>66</v>
+        <v>28</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="3" t="s">
-        <v>2509</v>
+        <v>816</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
-        <v>3288</v>
+        <v>1110</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>140</v>
+        <v>95</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="3" t="s">
-        <v>2494</v>
+        <v>811</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
-        <v>2435</v>
+        <v>793</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>57</v>
+        <v>20</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="3" t="s">
-        <v>2437</v>
+        <v>794</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
-        <v>2482</v>
+        <v>807</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>57</v>
+        <v>20</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="3" t="s">
-        <v>2484</v>
+        <v>808</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
-        <v>2441</v>
+        <v>795</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>75</v>
+        <v>37</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>154</v>
+        <v>109</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>155</v>
+        <v>110</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="3" t="s">
-        <v>2443</v>
+        <v>796</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="30" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
-        <v>2428</v>
+        <v>789</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>2430</v>
+        <v>790</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>2431</v>
+        <v>791</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>2432</v>
+        <v>792</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
-        <v>2408</v>
+        <v>781</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>93</v>
+        <v>53</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>34</v>
+        <v>1</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>205</v>
+        <v>155</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="3" t="s">
-        <v>2410</v>
+        <v>782</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
-        <v>2423</v>
+        <v>787</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>118</v>
+        <v>76</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>148</v>
+        <v>103</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>2425</v>
+        <v>788</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="30" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
-        <v>2447</v>
+        <v>797</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>62</v>
+        <v>25</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>77</v>
+        <v>39</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>149</v>
+        <v>104</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>2449</v>
+        <v>798</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
-        <v>2369</v>
+        <v>769</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>1038</v>
+        <v>426</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="3" t="s">
-        <v>2366</v>
+        <v>768</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
-        <v>3285</v>
+        <v>1107</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="3" t="s">
-        <v>2366</v>
+        <v>768</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
-        <v>2502</v>
+        <v>813</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>93</v>
+        <v>53</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>133</v>
+        <v>90</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="3" t="s">
-        <v>2504</v>
+        <v>814</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
-        <v>2487</v>
+        <v>809</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>93</v>
+        <v>53</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>34</v>
+        <v>1</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>158</v>
+        <v>113</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="3" t="s">
-        <v>2489</v>
+        <v>810</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
-        <v>3289</v>
+        <v>1111</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>34</v>
+        <v>1</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="3" t="s">
-        <v>2499</v>
+        <v>812</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
-        <v>2530</v>
+        <v>822</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>57</v>
+        <v>20</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="3" t="s">
-        <v>2532</v>
+        <v>823</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
-        <v>2515</v>
+        <v>817</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>160</v>
+        <v>115</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>2517</v>
+        <v>818</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
-        <v>2520</v>
+        <v>819</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>173</v>
+        <v>128</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>167</v>
+        <v>122</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="3" t="s">
-        <v>2517</v>
+        <v>818</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
-        <v>2525</v>
+        <v>820</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>34</v>
+        <v>1</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="3" t="s">
-        <v>2527</v>
+        <v>821</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
-        <v>2477</v>
+        <v>806</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>34</v>
+        <v>1</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>66</v>
+        <v>28</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="3" t="s">
-        <v>2472</v>
+        <v>805</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
-        <v>2470</v>
+        <v>804</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>34</v>
+        <v>1</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>135</v>
+        <v>91</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="3" t="s">
-        <v>2472</v>
+        <v>805</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
-        <v>2394</v>
+        <v>777</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>57</v>
+        <v>20</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="3" t="s">
-        <v>88</v>
+        <v>49</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
-        <v>2399</v>
+        <v>778</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>2401</v>
+        <v>779</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>2402</v>
+        <v>780</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="3" t="s">
-        <v>88</v>
+        <v>49</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
-        <v>3286</v>
+        <v>1108</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="3" t="s">
-        <v>2389</v>
+        <v>776</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
-        <v>2383</v>
+        <v>774</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>34</v>
+        <v>1</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="3" t="s">
-        <v>2385</v>
+        <v>775</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
-        <v>2413</v>
+        <v>783</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>2415</v>
+        <v>784</v>
       </c>
       <c r="D33" s="3" t="s">
-        <v>2416</v>
+        <v>785</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="3" t="s">
-        <v>2417</v>
+        <v>786</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"-,Bold"Winter 2025 Graduates — California</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{97D3D574-0806-1F41-AFAC-834084F3D965}">
   <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.1640625" customWidth="1"/>
     <col min="2" max="2" width="24.83203125" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
     <col min="4" max="4" width="22.1640625" customWidth="1"/>
     <col min="5" max="5" width="11.5" customWidth="1"/>
     <col min="6" max="6" width="12.83203125" customWidth="1"/>
     <col min="7" max="7" width="5.83203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
-        <v>3182</v>
+        <v>1008</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>3183</v>
+        <v>1009</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>3184</v>
+        <v>1010</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>3185</v>
+        <v>1011</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>3185</v>
+        <v>1011</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>3186</v>
+        <v>1012</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>3187</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
-        <v>588</v>
+        <v>295</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>590</v>
+        <v>296</v>
       </c>
       <c r="D2" s="3" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="3" t="s">
-        <v>591</v>
+        <v>297</v>
       </c>
       <c r="G2" s="3" t="s">
-        <v>125</v>
+        <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
-        <v>596</v>
+        <v>298</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>93</v>
+        <v>53</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>151</v>
+        <v>106</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>190</v>
+        <v>143</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3" t="s">
-        <v>598</v>
+        <v>299</v>
       </c>
       <c r="G3" s="3" t="s">
-        <v>125</v>
+        <v>83</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
-        <v>3244</v>
+        <v>1067</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="E4" s="3"/>
       <c r="F4" s="3" t="s">
-        <v>613</v>
+        <v>304</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>125</v>
+        <v>83</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
-        <v>601</v>
+        <v>300</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>156</v>
+        <v>111</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>101</v>
+        <v>61</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="3" t="s">
-        <v>603</v>
+        <v>301</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>125</v>
+        <v>83</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
-        <v>607</v>
+        <v>302</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>34</v>
+        <v>1</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="E6" s="3"/>
       <c r="F6" s="3" t="s">
-        <v>609</v>
+        <v>303</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>125</v>
+        <v>83</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
-        <v>621</v>
+        <v>307</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>102</v>
+        <v>62</v>
       </c>
       <c r="F7" s="3" t="s">
-        <v>623</v>
+        <v>308</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>125</v>
+        <v>83</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
-        <v>616</v>
+        <v>305</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="E8" s="3"/>
       <c r="F8" s="3" t="s">
-        <v>618</v>
+        <v>306</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>125</v>
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"-,Bold"Winter 2025 Graduates — Montana</oddHeader>
-  </headerFooter>
-[...19614 lines deleted...]
-    <oddHeader>&amp;C&amp;"-,Bold"Winter 2025 Graduates — Alaska</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CFCC11099185B44F86A729A3651B1D7F" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8ea478a2d6d874bd2476c18ec5184441">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4f7ebdfc-7d4d-4cd1-8c67-126c82b09329" xmlns:ns3="0c23746b-93ab-4429-9280-a0a55f25e894" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c006764b07efc1698a8877245e36e94" ns2:_="" ns3:_="">
     <xsd:import namespace="4f7ebdfc-7d4d-4cd1-8c67-126c82b09329"/>
     <xsd:import namespace="0c23746b-93ab-4429-9280-a0a55f25e894"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
@@ -70858,107 +20135,125 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0c23746b-93ab-4429-9280-a0a55f25e894">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="4f7ebdfc-7d4d-4cd1-8c67-126c82b09329" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9D3BA9F-5D0C-496B-9859-90A49FD19A90}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4f7ebdfc-7d4d-4cd1-8c67-126c82b09329"/>
     <ds:schemaRef ds:uri="0c23746b-93ab-4429-9280-a0a55f25e894"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{265A1E00-6C35-4DDE-BAC0-31B1C4D5802B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0c23746b-93ab-4429-9280-a0a55f25e894"/>
+    <ds:schemaRef ds:uri="4f7ebdfc-7d4d-4cd1-8c67-126c82b09329"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C12E5B8B-19A7-4BFA-B850-D607E288D476}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>15</vt:i4>
+        <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="15" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Duplicate</vt:lpstr>
+    <vt:vector size="13" baseType="lpstr">
       <vt:lpstr>Region One</vt:lpstr>
       <vt:lpstr>Region Two</vt:lpstr>
       <vt:lpstr>Region Three</vt:lpstr>
       <vt:lpstr>Region Four</vt:lpstr>
       <vt:lpstr>Region Five</vt:lpstr>
       <vt:lpstr>Region Six</vt:lpstr>
       <vt:lpstr>Alaska</vt:lpstr>
       <vt:lpstr>California</vt:lpstr>
       <vt:lpstr>Montana</vt:lpstr>
       <vt:lpstr>Oregon</vt:lpstr>
       <vt:lpstr>Washington</vt:lpstr>
       <vt:lpstr>Other States</vt:lpstr>
       <vt:lpstr>International</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Idaho</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">