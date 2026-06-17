--- v0 (2025-11-16)
+++ v1 (2026-06-17)
@@ -1,90 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
-  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-[...14 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...14 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId21"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="257" r:id="rId2"/>
     <p:sldId id="271" r:id="rId3"/>
     <p:sldId id="270" r:id="rId4"/>
     <p:sldId id="273" r:id="rId5"/>
     <p:sldId id="274" r:id="rId6"/>
     <p:sldId id="275" r:id="rId7"/>
     <p:sldId id="258" r:id="rId8"/>
     <p:sldId id="259" r:id="rId9"/>
     <p:sldId id="260" r:id="rId10"/>
@@ -174,92 +174,149 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
+  <p:extLst>
+    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2160">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="2880">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main"/>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
+  <p:clrMru>
+    <a:srgbClr val="E07900"/>
+  </p:clrMru>
+  <p:extLst>
+    <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
+      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
+    </p:ext>
+    <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
+    </p:ext>
+    <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
+    </p:ext>
+  </p:extLst>
+</p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:normalViewPr>
-[...1 lines deleted...]
-    <p:restoredTop sz="75088" autoAdjust="0"/>
+  <p:normalViewPr showOutlineIcons="0">
+    <p:restoredLeft sz="34567" autoAdjust="0"/>
+    <p:restoredTop sz="86441" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="70" d="100"/>
-          <a:sy n="70" d="100"/>
+          <a:sx n="95" d="100"/>
+          <a:sy n="95" d="100"/>
         </p:scale>
-        <p:origin x="-516" y="354"/>
+        <p:origin x="348" y="96"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
+  <p:outlineViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="33" d="100"/>
+        <a:sy n="33" d="100"/>
+      </p:scale>
+      <p:origin x="0" y="-2778"/>
+    </p:cViewPr>
+  </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
-  <p:gridSpacing cx="78028800" cy="78028800"/>
+  <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -310,51 +367,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{29A7EC41-4581-43EE-9280-80C31C9AB68C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/8/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143000" y="685800"/>
             <a:ext cx="4572000" cy="3429000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -376,82 +433,81 @@
           <p:cNvPr id="5" name="Notes Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
@@ -708,51 +764,51 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr fontAlgn="base">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{2164C5B8-3BAF-44FE-BFAC-173EC9D4EE75}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr fontAlgn="base">
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
                 <a:defRPr/>
               </a:pPr>
               <a:t>1</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" smtClean="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17411" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:sp>
@@ -761,51 +817,51 @@
           <p:cNvPr id="17412" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>You are viewing a presentation on the nutrition needs for young children. This presentation will provide the information you need to offer children food that will best support their growth and development. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -839,51 +895,51 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr fontAlgn="base">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{24C94982-B6C7-4BF1-838E-DDC3C35F58BD}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr fontAlgn="base">
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
                 <a:defRPr/>
               </a:pPr>
               <a:t>12</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" smtClean="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23555" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:sp>
@@ -892,51 +948,51 @@
           <p:cNvPr id="23556" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Since fiber offers so many health benefits for children, the recommended amount of fiber children should consume each days is 5 grams of fiber plus their year of age. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -970,51 +1026,51 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr fontAlgn="base">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{B32DD820-7334-4AF1-B701-4F8D9BC0186F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr fontAlgn="base">
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
                 <a:defRPr/>
               </a:pPr>
               <a:t>13</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" smtClean="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24579" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:sp>
@@ -1023,51 +1079,51 @@
           <p:cNvPr id="24580" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>For example: A child who is 3 years old would need roughly 8 grams of fiber because you add 5 grams of fiber to their year of age for a total of 8 grams of fiber per day.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -1101,51 +1157,51 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr fontAlgn="base">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{B32DD820-7334-4AF1-B701-4F8D9BC0186F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr fontAlgn="base">
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
                 <a:defRPr/>
               </a:pPr>
               <a:t>14</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" smtClean="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24579" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:sp>
@@ -1154,51 +1210,51 @@
           <p:cNvPr id="24580" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>For example: A child who is 3 years old would need roughly 8 grams of fiber because you add 5 grams of fiber to their year of age for a total of 8 grams of fiber per day.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -1232,51 +1288,51 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr fontAlgn="base">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{CE0E4D7D-6030-4D3D-9691-AEC462BAF84B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr fontAlgn="base">
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
                 <a:defRPr/>
               </a:pPr>
               <a:t>15</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" smtClean="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25603" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:sp>
@@ -1285,75 +1341,67 @@
           <p:cNvPr id="25604" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
-[...11 lines deleted...]
-              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Another group of nutrients important for children’s growth and development present in the grains group is the B-vitamin complex. Contrary to popular belief, the B-vitamins themselves do not provide energy. Rather, they must be present in order for the body to break down carbohydrates for energy. B-vitamins include vitamin B6, niacin, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>folate</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>pantothenic</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t> acid, riboflavin, and thiamin. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -1385,51 +1433,51 @@
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26627" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>According to the MyPyramid recommendations, children between 2-5 years of age should consume 3-5 ounces from the whole grains and breads group. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{1FFB0501-E97D-4309-94F7-E6006032DE9F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -1490,51 +1538,51 @@
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27651" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>An example of a 1 ounce portion of whole grains is a slice of whole wheat toast. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{B1E0FF46-8F94-4449-B97C-48A8FACEC059}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -1595,60 +1643,52 @@
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="28675" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
-[...8 lines deleted...]
-              <a:t>you are ensuring they will get the nutrients from this group that will help them move and learn! </a:t>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>By offering children a variety of whole grains, you are ensuring they will get the nutrients from this group that will help them move and learn! </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{1B46BB6B-1CCC-4573-8806-D303D7E64CC4}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
@@ -1708,63 +1748,59 @@
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29699" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Visit these two websites to learn more </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
-[...7 lines deleted...]
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US"/>
+              <a:t>about grains </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>group. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{0971F238-61E0-418B-B525-9524FE4A8039}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -1827,72 +1863,56 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>This presentation is intended for trainers to provide detailed information about the foods in the </a:t>
-[...15 lines deleted...]
-              <a:t>group.</a:t>
+              <a:t>This presentation is intended for trainers to provide detailed information about the foods in the grains group.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7AE3B4FF-1E13-44CD-89FF-7FDFF128D8F4}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
@@ -1935,63 +1955,63 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Piaget describes stages</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
               <a:t> in children’s cognitive development: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" baseline="0" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="en-US" baseline="0" dirty="0" err="1"/>
               <a:t>sensorimotor</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
               <a:t> stage; preoperational stage; concrete operational, and formal operational or abstract stage. Early childhood involves the first three stages, meaning children are not developmentally ready for abstract information. Unfortunately, a lot of nutrition information is abstract such as vitamins and minerals. </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C91E669-8249-4ED5-B9FF-5D4ACD0EF9C0}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>5</a:t>
@@ -2033,55 +2053,55 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Appropriate</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
               <a:t> nutrition information for young children is concrete. Therefore, information about nutrition for trainers will provide phrases that are concrete. Appropriate phrases will be provided in the training materials for each food group topic.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C91E669-8249-4ED5-B9FF-5D4ACD0EF9C0}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>6</a:t>
@@ -2140,51 +2160,51 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr fontAlgn="base">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{1408D50D-194F-4F90-BF16-21FC4E9C5C1B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr fontAlgn="base">
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
                 <a:defRPr/>
               </a:pPr>
               <a:t>7</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" smtClean="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18435" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:sp>
@@ -2193,51 +2213,51 @@
           <p:cNvPr id="18436" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>The primary role of the carbohydrate nutrient is to provide children (and adults) with energy. The energy you get from carbohydrates is used by the body for all activities (such as breathing, thinking, or walking.) </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -2271,51 +2291,51 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr fontAlgn="base">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{6A311E6B-E6A1-4B76-8631-0C24E27B80FB}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr fontAlgn="base">
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
                 <a:defRPr/>
               </a:pPr>
               <a:t>8</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" smtClean="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19459" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:sp>
@@ -2324,60 +2344,52 @@
           <p:cNvPr id="19460" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
-[...8 lines deleted...]
-              <a:t>group help them move!</a:t>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The energy children get from carbohydrates in the grains group help them move!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
@@ -2410,51 +2422,51 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr fontAlgn="base">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{9B220D74-56F7-43F0-9D15-48ADB666EE04}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr fontAlgn="base">
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
                 <a:defRPr/>
               </a:pPr>
               <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" smtClean="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20483" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:sp>
@@ -2463,51 +2475,51 @@
           <p:cNvPr id="20484" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>This also includes helping them to run fast and jump high!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -2541,51 +2553,51 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr fontAlgn="base">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{4ABB114C-F011-45F1-8E81-76B715C78B66}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr fontAlgn="base">
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
                 <a:defRPr/>
               </a:pPr>
               <a:t>10</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" smtClean="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21507" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:sp>
@@ -2594,84 +2606,52 @@
           <p:cNvPr id="21508" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
-[...32 lines deleted...]
-              <a:t>should be offered every 2-3 hours as part of a meal or snack.</a:t>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>A critical function of carbohydrates in the grains group is helping children to learn. By offering children a variety of grains they receive the energy their brains need to learn. Grains should be offered to children throughout the day too. Children’s bodies don’t store enough carbohydrates to provide energy for long periods of time. Therefore, grains should be offered every 2-3 hours as part of a meal or snack.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
@@ -2704,51 +2684,51 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr fontAlgn="base">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{3E459475-5AF5-45D3-A2A9-F8BBF6A2461B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr fontAlgn="base">
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
                 <a:defRPr/>
               </a:pPr>
               <a:t>11</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" smtClean="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22531" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:sp>
@@ -2757,51 +2737,51 @@
           <p:cNvPr id="22532" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>When whole grains are consumed, the added benefit is fiber. Fiber provides many health benefits for children such maintaining a healthy digestive tract, helping to prevent constipation and helping to manage blood glucose levels. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -2865,54 +2845,53 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="2130425"/>
             <a:ext cx="7772400" cy="1470025"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="3886200"/>
             <a:ext cx="6400800" cy="1524000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
@@ -2984,76 +2963,75 @@
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/8/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3099,128 +3077,126 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/8/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3271,133 +3247,131 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6629400" y="274638"/>
             <a:ext cx="2057400" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="6019800" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/8/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3443,128 +3417,126 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/8/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3619,54 +3591,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="722313" y="4406900"/>
             <a:ext cx="7772400" cy="1362075"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="4000" b="1" cap="all"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="722313" y="2906713"/>
             <a:ext cx="7772400" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000">
@@ -3739,75 +3710,75 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/8/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3853,54 +3824,53 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600200"/>
             <a:ext cx="4038600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
@@ -3910,82 +3880,81 @@
             <a:lvl3pPr>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4648200" y="1600200"/>
             <a:ext cx="4038600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
@@ -3995,104 +3964,103 @@
             <a:lvl3pPr>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/8/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4142,54 +4110,53 @@
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1535113"/>
             <a:ext cx="4040188" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
@@ -4208,51 +4175,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2174875"/>
             <a:ext cx="4040188" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -4264,82 +4231,81 @@
             <a:lvl3pPr>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4645025" y="1535113"/>
             <a:ext cx="4041775" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
@@ -4358,51 +4324,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4645025" y="2174875"/>
             <a:ext cx="4041775" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -4414,104 +4380,103 @@
             <a:lvl3pPr>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/8/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4557,76 +4522,75 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/8/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4674,51 +4638,51 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/8/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4773,54 +4737,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="273050"/>
             <a:ext cx="3008313" cy="1162050"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3575050" y="273050"/>
             <a:ext cx="5111750" cy="5853113"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
@@ -4830,82 +4793,81 @@
             <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1435100"/>
             <a:ext cx="3008313" cy="4691063"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
@@ -4924,75 +4886,75 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/8/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5047,54 +5009,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="4800600"/>
             <a:ext cx="5486400" cy="566738"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="612775"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
@@ -5174,75 +5135,75 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/8/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5314,156 +5275,154 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="8229600" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600200"/>
             <a:ext cx="8229600" cy="4525963"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>7/8/2011</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -5868,87 +5827,99 @@
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3075" name="Rectangle 15"/>
+          <p:cNvPr id="3075" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US">
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3076" name="Picture 7" descr="FINAL NRI Logo.jpg"/>
+          <p:cNvPr id="3076" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect r="35417"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="6096000" y="152400"/>
             <a:ext cx="2755900" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -5957,84 +5928,77 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4876800" y="6396335"/>
             <a:ext cx="4099520" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Arial Black" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Workshop Presentation</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
-[...11 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="10" name="Group 9"/>
+          <p:cNvPr id="10" name="Group 9">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="381000" y="152400"/>
             <a:ext cx="1816100" cy="2057400"/>
             <a:chOff x="381000" y="152400"/>
             <a:chExt cx="1816100" cy="2057400"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="6" name="Picture 19" descr="korean girl looking at camera"/>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
             <a:blip r:embed="rId4" cstate="print">
               <a:lum/>
             </a:blip>
             <a:srcRect l="17614" r="11928" b="9978"/>
             <a:stretch>
@@ -6120,246 +6084,361 @@
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:noFill/>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
             <a:effectLst/>
             <a:scene3d>
               <a:camera prst="orthographicFront"/>
               <a:lightRig rig="threePt" dir="t"/>
             </a:scene3d>
             <a:sp3d>
               <a:bevelT/>
             </a:sp3d>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rectangle 9"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="304800" y="1981200"/>
             <a:ext cx="8610600" cy="3276600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="90488" tIns="44450" rIns="90488" bIns="44450" anchor="ctr"/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" fontAlgn="auto">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="90488" tIns="44450" rIns="90488" bIns="44450" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="6000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Nutrition for </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="6000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="6000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Young </a:t>
-[...14 lines deleted...]
-            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:t>Young Children</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4400" b="1" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="4400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Grains Group</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr" fontAlgn="auto">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr" fontAlgn="auto">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr" fontAlgn="auto">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" b="1" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="4000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>(Insert your name here)</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="4000" b="1" dirty="0" smtClean="0">
-[...9 lines deleted...]
-            <a:pPr algn="ctr" fontAlgn="auto">
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3600" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="3600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="110595" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
@@ -6377,219 +6456,234 @@
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" fontAlgn="auto">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FF9900"/>
+                  <a:srgbClr val="E07900"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Grains</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="6000" b="1" dirty="0">
-[...9 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="110596" name="Rectangle 4"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="762000" y="1600200"/>
             <a:ext cx="7391400" cy="2667000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" fontAlgn="auto">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="8000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Help them learn!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7172" name="Rectangle 10"/>
+          <p:cNvPr id="7172" name="Rectangle 10">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US">
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7173" name="Picture 7" descr="C:\Documents and Settings\sramsay.SRAMSAYNB\Local Settings\Temporary Internet Files\Content.IE5\023ON600\MPj04423010000[1].jpg"/>
+          <p:cNvPr id="7173" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="609600" y="2895600"/>
             <a:ext cx="5029200" cy="3352800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:strips dir="rd"/>
   </p:transition>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="110595" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
@@ -6609,187 +6703,189 @@
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" fontAlgn="auto">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FF9900"/>
+                  <a:srgbClr val="E07900"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>Whole </a:t>
-[...25 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Whole Grains</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="110596" name="Rectangle 4"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="609600" y="1752600"/>
             <a:ext cx="7391400" cy="2209800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" fontAlgn="auto">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="8000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Provides Fiber</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8196" name="Rectangle 10"/>
+          <p:cNvPr id="8196" name="Rectangle 10" descr="Left bread has less fiber and the right bread has more fiber"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US">
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8197" name="Picture 5" descr="C:\Documents and Settings\sramsay.SRAMSAYNB\Local Settings\Temporary Internet Files\Content.IE5\023ON600\MPj04229530000[1].jpg"/>
+          <p:cNvPr id="8197" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="533400" y="2971800"/>
             <a:ext cx="4918075" cy="3389313"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -6861,57 +6957,50 @@
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" b="1"/>
               <a:t>More Fiber</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:strips dir="rd"/>
   </p:transition>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="239627" name="Rectangle 11"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
@@ -7083,87 +7172,99 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="bg2"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="4800" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="4D4D4D"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9220" name="Rectangle 25"/>
+          <p:cNvPr id="9220" name="Rectangle 25">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US">
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="2" name="Group 26"/>
+          <p:cNvPr id="2" name="Group 26">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGrpSpPr>
             <a:grpSpLocks/>
           </p:cNvGrpSpPr>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr bwMode="auto">
           <a:xfrm>
             <a:off x="533400" y="5029200"/>
             <a:ext cx="1828800" cy="1143000"/>
             <a:chOff x="240" y="1104"/>
             <a:chExt cx="1479" cy="768"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="9224" name="AutoShape 27"/>
             <p:cNvSpPr>
               <a:spLocks noChangeArrowheads="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="240" y="1776"/>
               <a:ext cx="135" cy="96"/>
@@ -8058,162 +8159,254 @@
               <a:srgbClr val="FF9900"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="none" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="en-US" sz="4000"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9222" name="Text Box 50"/>
           <p:cNvSpPr txBox="1">
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1600200" y="2286000"/>
             <a:ext cx="7199313" cy="2559050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
+          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="none">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" sz="4000">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="4000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>	</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="5400">
+              <a:rPr kumimoji="0" lang="en-US" sz="5400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>5 grams of fiber</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" sz="5400">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="5400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>+ 	child’s year of age</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" sz="5400">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="5400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>	Total grams per day</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9223" name="Line 51"/>
+          <p:cNvPr id="9223" name="Line 51">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeShapeType="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="381000" y="4038600"/>
             <a:ext cx="8305800" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="76200">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="241666" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
@@ -8360,87 +8553,99 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="bg2"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="4800" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF9933"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10244" name="Rectangle 4"/>
+          <p:cNvPr id="10244" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US">
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="2" name="Group 5"/>
+          <p:cNvPr id="2" name="Group 5">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGrpSpPr>
             <a:grpSpLocks/>
           </p:cNvGrpSpPr>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr bwMode="auto">
           <a:xfrm>
             <a:off x="533400" y="5105400"/>
             <a:ext cx="1828800" cy="1143000"/>
             <a:chOff x="240" y="1104"/>
             <a:chExt cx="1479" cy="768"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="10248" name="AutoShape 6"/>
             <p:cNvSpPr>
               <a:spLocks noChangeArrowheads="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="240" y="1776"/>
               <a:ext cx="135" cy="96"/>
@@ -9335,162 +9540,254 @@
               <a:srgbClr val="FF9900"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="none" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="en-US" sz="4000"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10246" name="Text Box 29"/>
           <p:cNvSpPr txBox="1">
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1676400" y="2438400"/>
             <a:ext cx="6054725" cy="2559050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
+          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="none">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" sz="4000">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="4000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>	</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="5400">
+              <a:rPr kumimoji="0" lang="en-US" sz="5400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>5 grams of fiber</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" sz="5400">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="5400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>+ 	3 years of age</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" sz="5400">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="5400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>	8 grams per day</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10247" name="Line 30"/>
+          <p:cNvPr id="10247" name="Line 30">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeShapeType="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="609600" y="4191000"/>
             <a:ext cx="8305800" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="76200">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="241666" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
@@ -9552,209 +9849,274 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="bg2"/>
               </a:buClr>
               <a:buFont typeface="Tahoma" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="4400" b="1">
               <a:solidFill>
                 <a:srgbClr val="4D4D4D"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10244" name="Rectangle 4"/>
+          <p:cNvPr id="10244" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US">
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10246" name="Text Box 29"/>
           <p:cNvSpPr txBox="1">
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="685801" y="1600200"/>
             <a:ext cx="7848600" cy="4939070"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
+          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" sz="4000" dirty="0" smtClean="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="4000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Bottom line:</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" sz="5400" dirty="0" smtClean="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="5400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Make sure children are offered whole grains every day to ensure they will meet their fiber recommendations</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="5400" dirty="0">
-[...10 lines deleted...]
-          <p:cNvPr id="10247" name="Line 30"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10247" name="Line 30">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeShapeType="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="381000" y="2286000"/>
             <a:ext cx="8305800" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="76200">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="58385" name="Rectangle 17"/>
+          <p:cNvPr id="58385" name="Rectangle 17">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1752600" y="4191000"/>
             <a:ext cx="5943600" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9777,85 +10139,97 @@
                 <a:solidFill>
                   <a:srgbClr val="EFFA0C"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="4400" b="1">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11267" name="Text Box 20"/>
+          <p:cNvPr id="11267" name="Text Box 20">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="4860925" y="3117850"/>
             <a:ext cx="184150" cy="701675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" sz="4000"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11268" name="Rectangle 23"/>
+          <p:cNvPr id="11268" name="Rectangle 23">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
@@ -9935,236 +10309,234 @@
                 </a:effectLst>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t> – </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4800" b="1" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Assist</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4800" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t> in creating </a:t>
-[...19 lines deleted...]
-            </a:endParaRPr>
+              <a:t> in creating energy to jump, play, and learn!</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" fontAlgn="auto">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="bg2"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="4800" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11270" name="Picture 26"/>
+          <p:cNvPr id="11270" name="Picture 26">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect l="40315" t="44792" r="35156" b="38494"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="3352800" y="4419600"/>
             <a:ext cx="2362200" cy="1208567"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Rectangle 3"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="304800" y="228600"/>
             <a:ext cx="8534400" cy="1295400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" fontAlgn="auto">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" b="1" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="6000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
-                  <a:srgbClr val="FF9900"/>
+                  <a:srgbClr val="E07900"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Grains</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="6000" b="1" dirty="0">
-[...9 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture 7" descr="myplate_white_grains.jpg"/>
+          <p:cNvPr id="8" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4" cstate="print"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="4038600"/>
             <a:ext cx="2286000" cy="2078182"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
@@ -10184,209 +10556,262 @@
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" fontAlgn="auto">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FF9900"/>
+                  <a:srgbClr val="E07900"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Whole Grains and Breads</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 4"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="457200" y="1905000"/>
             <a:ext cx="8305800" cy="2667000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" fontAlgn="auto">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="7200" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="7200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Recommendations:</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr" fontAlgn="auto">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4400" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="4400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>3-5 ounces a day</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr" fontAlgn="auto">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4400" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="4400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>1 ounce = 1 slice of bread</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13314" name="Picture 3" descr="bread.gif"/>
+          <p:cNvPr id="13314" name="Picture 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect b="22221"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="457200" y="2682875"/>
             <a:ext cx="5486400" cy="3489325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -10415,170 +10840,179 @@
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" fontAlgn="auto">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FF9900"/>
+                  <a:srgbClr val="E07900"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>Whole </a:t>
-[...25 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Whole Grains</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 4"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="457200" y="1905000"/>
             <a:ext cx="8305800" cy="2667000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" fontAlgn="auto">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="7200" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="7200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Recommendations:</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr" fontAlgn="auto">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="7200" b="1" dirty="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="7200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="FFFFFF"/>
                 </a:outerShdw>
               </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
@@ -10607,172 +11041,140 @@
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" fontAlgn="auto">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FF9900"/>
+                  <a:srgbClr val="E07900"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>Whole </a:t>
-[...25 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Whole Grains</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 4"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="533400" y="2209800"/>
             <a:ext cx="8001000" cy="2667000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" fontAlgn="auto">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6600" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="6600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Offer whole grains </a:t>
-[...27 lines deleted...]
-              <a:t>the day!</a:t>
+              <a:t>Offer whole grains throughout the day!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
@@ -10799,281 +11201,364 @@
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" fontAlgn="auto">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FF9900"/>
+                  <a:srgbClr val="E07900"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Grains</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="6000" b="1" dirty="0">
-[...9 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 4"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="533400" y="1676400"/>
             <a:ext cx="8001000" cy="2667000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" fontAlgn="auto">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6600" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="6600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Learn more:</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr" fontAlgn="auto">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" b="1" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="3600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>www.choosemyplate.gov</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3600" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="3600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="FFFFFF"/>
                 </a:outerShdw>
               </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr" fontAlgn="auto">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3600" b="1" dirty="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="3600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="FFFFFF"/>
                 </a:outerShdw>
               </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr" fontAlgn="auto">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="3600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>www.cdc.gov/nutrition/every</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="4000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>one/basics/carbs.html</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="4000" b="1" dirty="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="4000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="FFFFFF"/>
                 </a:outerShdw>
               </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr" fontAlgn="auto">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="4000" b="1" dirty="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="4000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="FFFFFF"/>
                 </a:outerShdw>
               </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
@@ -11082,106 +11567,96 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="152400"/>
             <a:ext cx="7772400" cy="1924050"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="4000" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Nutrition for Young Children</a:t>
             </a:r>
-            <a:r>
-[...8 lines deleted...]
-            </a:r>
             <a:br>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1600200"/>
             <a:ext cx="7543800" cy="2133600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>This presentation is intended for trainers to provide detailed information about the whole grains and breads group.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 6"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1600200" y="3886200"/>
             <a:ext cx="7315200" cy="707886"/>
           </a:xfrm>
@@ -11232,187 +11707,155 @@
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="990600" y="3962400"/>
             <a:ext cx="528638" cy="533400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Objectives</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Content Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600200"/>
             <a:ext cx="8305800" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>The learner will be able to: </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Describe appropriate communication with children.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
-[...8 lines deleted...]
-              <a:t>communicate with children about foods.</a:t>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Use the phrases about whole grains to communicate with children about foods.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
-[...8 lines deleted...]
-              <a:t>and how they benefit the body.</a:t>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Describe key nutrients in the grains group and how they benefit the body.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Identify the recommended serving size of whole grains and breads for young children.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
-[...8 lines deleted...]
-              <a:t>.</a:t>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Locate foods in the grains group.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -11424,79 +11867,84 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1219200" y="274638"/>
             <a:ext cx="6781800" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>How to communicate information about nutrition?</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Content Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="46083" name="Picture 3" descr="C:\Documents and Settings\sramsay\Local Settings\Temporary Internet Files\Content.IE5\0Z27FBGV\MPj03169740000[1].jpg"/>
+          <p:cNvPr id="46083" name="Picture 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="533399" y="1752600"/>
             <a:ext cx="5318911" cy="3581400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
@@ -11524,191 +11972,189 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1219200" y="274638"/>
             <a:ext cx="6781800" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Appropriate Communication with Children</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1066800" y="2286000"/>
             <a:ext cx="7620000" cy="3840163"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5400" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="5400" dirty="0"/>
               <a:t>Concrete vs. Abstract</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="1800" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Give children information appropriate to their cognitive developmental stage!</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Child Appropriate Phrases</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1981200"/>
             <a:ext cx="8229600" cy="4144963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Appropriate nutrition information for young children is </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" b="1" i="1" dirty="0"/>
               <a:t>concrete</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>!</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="6000" dirty="0"/>
               <a:t>Describe what nutrients do for the body!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -11736,248 +12182,270 @@
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" fontAlgn="auto">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FF9900"/>
+                  <a:srgbClr val="E07900"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Grains</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="6000" b="1" dirty="0">
-[...9 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="110596" name="Rectangle 4"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="3276600" y="1752600"/>
             <a:ext cx="5105400" cy="3505200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" fontAlgn="auto">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="8000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Provide</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr" fontAlgn="auto">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="8000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Energy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4100" name="Picture 5" descr="MMj02364920000[1]"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1" noCrop="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="457200" y="2057400"/>
             <a:ext cx="3187700" cy="3733800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4101" name="Rectangle 10"/>
+          <p:cNvPr id="4101" name="Rectangle 10">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US">
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:strips dir="rd"/>
   </p:transition>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="110595" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
@@ -11995,304 +12463,331 @@
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" fontAlgn="auto">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FF9900"/>
+                  <a:srgbClr val="E07900"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Grains</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="6000" b="1" dirty="0">
-[...9 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="110596" name="Rectangle 4"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1219200" y="1600200"/>
             <a:ext cx="7620000" cy="2667000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" fontAlgn="auto">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="8000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Help children move!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5124" name="Rectangle 10"/>
+          <p:cNvPr id="5124" name="Rectangle 10">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US">
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5125" name="Picture 5" descr="C:\Documents and Settings\sramsay.SRAMSAYNB\Local Settings\Temporary Internet Files\Content.IE5\1VDBYLGY\MPj04231160000[1].jpg"/>
+          <p:cNvPr id="5125" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="685800" y="2819400"/>
             <a:ext cx="2541588" cy="3810000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:strips dir="rd"/>
   </p:transition>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="110595" name="Rectangle 3"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="304800" y="228600"/>
             <a:ext cx="8534400" cy="1295400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" fontAlgn="auto">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" b="1" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="6000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
-                  <a:srgbClr val="FF9900"/>
+                  <a:srgbClr val="E07900"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Grains</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="6000" b="1" dirty="0">
-[...9 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="110596" name="Rectangle 4"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="304800" y="1600200"/>
             <a:ext cx="8458200" cy="1905000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
@@ -12313,131 +12808,136 @@
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Help them run fast and jump high!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6148" name="Rectangle 10"/>
+          <p:cNvPr id="6148" name="Rectangle 10">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US">
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6149" name="Picture 5" descr="C:\Documents and Settings\sramsay.SRAMSAYNB\Local Settings\Temporary Internet Files\Content.IE5\023ON600\MPj04074580000[1].jpg"/>
+          <p:cNvPr id="6149" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="228600" y="3505200"/>
             <a:ext cx="4687888" cy="3068638"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:strips dir="rd"/>
   </p:transition>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -12967,92 +13467,102 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>875</Words>
+  <Words>937</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
   <Paragraphs>101</Paragraphs>
   <Slides>19</Slides>
   <Notes>17</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>19</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="20" baseType="lpstr">
+    <vt:vector size="24" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Arial Black</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Tahoma</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>Slide 1</vt:lpstr>
+      <vt:lpstr>Nutrition for  Young Children Grains Group   (Insert your name here) </vt:lpstr>
       <vt:lpstr>Nutrition for Young Children </vt:lpstr>
       <vt:lpstr>Objectives</vt:lpstr>
       <vt:lpstr>How to communicate information about nutrition?</vt:lpstr>
       <vt:lpstr>Appropriate Communication with Children</vt:lpstr>
       <vt:lpstr>Child Appropriate Phrases</vt:lpstr>
-      <vt:lpstr>Slide 7</vt:lpstr>
-[...11 lines deleted...]
-      <vt:lpstr>Slide 19</vt:lpstr>
+      <vt:lpstr>Provide Energy</vt:lpstr>
+      <vt:lpstr>Help children move!</vt:lpstr>
+      <vt:lpstr>Grains</vt:lpstr>
+      <vt:lpstr>Help them learn!</vt:lpstr>
+      <vt:lpstr>Provides Fiber</vt:lpstr>
+      <vt:lpstr> 5 grams of fiber +  child’s year of age  Total grams per day</vt:lpstr>
+      <vt:lpstr> 5 grams of fiber +  3 years of age  8 grams per day</vt:lpstr>
+      <vt:lpstr>Bottom line: Make sure children are offered whole grains every day to ensure they will meet their fiber recommendations</vt:lpstr>
+      <vt:lpstr>Grains</vt:lpstr>
+      <vt:lpstr>Recommendations: 3-5 ounces a day 1 ounce = 1 slice of bread</vt:lpstr>
+      <vt:lpstr>Recommendations: </vt:lpstr>
+      <vt:lpstr>Offer whole grains throughout the day!</vt:lpstr>
+      <vt:lpstr>Learn more: www.choosemyplate.gov  www.cdc.gov/nutrition/everyone/basics/carbs.html </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Idaho</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Slide 1</dc:title>
   <dc:creator>Becky S</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>