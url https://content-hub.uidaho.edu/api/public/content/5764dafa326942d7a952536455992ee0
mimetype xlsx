--- v0 (2025-10-16)
+++ v1 (2026-10-20)
@@ -1,773 +1,765 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30602"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vandalsuidaho-my.sharepoint.com/personal/tgoetz_uidaho_edu/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vandalsuidaho-my.sharepoint.com/personal/tgoetz_uidaho_edu/Documents/TAMI Shooting Sports/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="396" documentId="8_{0CA7B14A-34B1-4841-BFA1-796E4F1F2D82}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{FB2D4E0E-9346-4BA0-9247-244C99A604AD}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{DC74424C-1315-4022-905B-6A49B595D495}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{2775457A-FBEB-46CA-8FDB-FA64D0BF8AC9}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" firstSheet="5" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Shotgun" sheetId="1" r:id="rId1"/>
-    <sheet name="SB Rifle" sheetId="2" r:id="rId2"/>
-[...2 lines deleted...]
-    <sheet name="Air Rifle" sheetId="5" r:id="rId5"/>
+    <sheet name="SB Rifle" sheetId="6" r:id="rId2"/>
+    <sheet name="SB Pistol" sheetId="2" r:id="rId3"/>
+    <sheet name="Archery" sheetId="3" r:id="rId4"/>
+    <sheet name="Air Rifle" sheetId="4" r:id="rId5"/>
+    <sheet name="Air Pistol" sheetId="5" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="164">
-[...4 lines deleted...]
-    <t>Joel</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="362" uniqueCount="151">
+  <si>
+    <t>State Shooting Sports Contests  - Shotgun</t>
+  </si>
+  <si>
+    <t>SENIORS</t>
+  </si>
+  <si>
+    <t>First</t>
+  </si>
+  <si>
+    <t>Last</t>
+  </si>
+  <si>
+    <t>Trap</t>
+  </si>
+  <si>
+    <t>Sporting</t>
+  </si>
+  <si>
+    <t>Overall</t>
+  </si>
+  <si>
+    <t>Name</t>
+  </si>
+  <si>
+    <t>County</t>
+  </si>
+  <si>
+    <t>Score</t>
+  </si>
+  <si>
+    <t>Rank</t>
+  </si>
+  <si>
+    <t>Ethan</t>
+  </si>
+  <si>
+    <t>Rarmirez</t>
+  </si>
+  <si>
+    <t>Owyhee</t>
+  </si>
+  <si>
+    <t>Bobbie</t>
+  </si>
+  <si>
+    <t>Freelove</t>
+  </si>
+  <si>
+    <t>Caysen</t>
+  </si>
+  <si>
+    <t>Vaughan</t>
+  </si>
+  <si>
+    <t>Twin Falls</t>
+  </si>
+  <si>
+    <t>Brody</t>
+  </si>
+  <si>
+    <t>Mode</t>
   </si>
   <si>
     <t>Gooding</t>
   </si>
   <si>
-    <t>Jonah</t>
-[...14 lines deleted...]
-    <t>Ford</t>
+    <t>Jarison</t>
+  </si>
+  <si>
+    <t>Wyat</t>
+  </si>
+  <si>
+    <t>VanMeter</t>
+  </si>
+  <si>
+    <t>Cassia</t>
+  </si>
+  <si>
+    <t>INTERMEDIATES</t>
+  </si>
+  <si>
+    <t>Reece</t>
+  </si>
+  <si>
+    <t>Bruce</t>
+  </si>
+  <si>
+    <t>Clearwater</t>
+  </si>
+  <si>
+    <t>Tyler</t>
+  </si>
+  <si>
+    <t>Theil-Miller</t>
+  </si>
+  <si>
+    <t>Trevyn</t>
+  </si>
+  <si>
+    <t>JUNIORS</t>
+  </si>
+  <si>
+    <t>Roger</t>
+  </si>
+  <si>
+    <t>Bridges</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Caleb </t>
+  </si>
+  <si>
+    <t>Hammer</t>
+  </si>
+  <si>
+    <t>Ada</t>
+  </si>
+  <si>
+    <t>State 4-H Smallbore Rifle Contest</t>
+  </si>
+  <si>
+    <t>Senior</t>
+  </si>
+  <si>
+    <t>Silhouette</t>
+  </si>
+  <si>
+    <t>3P</t>
+  </si>
+  <si>
+    <t>Noah</t>
+  </si>
+  <si>
+    <t>Roice</t>
+  </si>
+  <si>
+    <t>Spencer</t>
+  </si>
+  <si>
+    <t>Bonner</t>
+  </si>
+  <si>
+    <t>Intermediates</t>
+  </si>
+  <si>
+    <t>Kachemak</t>
+  </si>
+  <si>
+    <t>Johnson</t>
+  </si>
+  <si>
+    <t>Timothy</t>
+  </si>
+  <si>
+    <t>Natalya</t>
+  </si>
+  <si>
+    <t>Case</t>
+  </si>
+  <si>
+    <t>Minidoka</t>
+  </si>
+  <si>
+    <t>Elijah</t>
+  </si>
+  <si>
+    <t>C.</t>
+  </si>
+  <si>
+    <t>Xavior</t>
+  </si>
+  <si>
+    <t>Portillo</t>
+  </si>
+  <si>
+    <t>Raylynn</t>
+  </si>
+  <si>
+    <t>Anderson</t>
+  </si>
+  <si>
+    <t>Juniors</t>
+  </si>
+  <si>
+    <t>Ezekiel</t>
+  </si>
+  <si>
+    <t>Matthew</t>
+  </si>
+  <si>
+    <t>Cailynn</t>
+  </si>
+  <si>
+    <t>Cooper</t>
+  </si>
+  <si>
+    <t>Lemhi</t>
+  </si>
+  <si>
+    <t>Katmai</t>
+  </si>
+  <si>
+    <t>Luca</t>
+  </si>
+  <si>
+    <t>Santelli</t>
+  </si>
+  <si>
+    <t xml:space="preserve">State 4-H Smallbore Pistol </t>
+  </si>
+  <si>
+    <t>SENIOR</t>
+  </si>
+  <si>
+    <t>Slow Fire</t>
+  </si>
+  <si>
+    <t>Silhouettes</t>
+  </si>
+  <si>
+    <t>Evan</t>
+  </si>
+  <si>
+    <t>Hodges</t>
+  </si>
+  <si>
+    <t>ADA</t>
+  </si>
+  <si>
+    <t>State 4-H Archery Contest</t>
+  </si>
+  <si>
+    <t>Senior Recurve</t>
+  </si>
+  <si>
+    <t>First Name</t>
+  </si>
+  <si>
+    <t>Last Name</t>
+  </si>
+  <si>
+    <t>FITA</t>
+  </si>
+  <si>
+    <t>3D</t>
+  </si>
+  <si>
+    <t>Echo</t>
+  </si>
+  <si>
+    <t>Steele</t>
+  </si>
+  <si>
+    <t>Benewah</t>
+  </si>
+  <si>
+    <t>Senior Compound</t>
+  </si>
+  <si>
+    <t>Cash</t>
+  </si>
+  <si>
+    <t>Drake</t>
+  </si>
+  <si>
+    <t>Zachariah</t>
+  </si>
+  <si>
+    <t>Thomet</t>
   </si>
   <si>
     <t>Canyon</t>
   </si>
   <si>
-    <t>Watkins</t>
-[...19 lines deleted...]
-  <si>
     <t>Lilly</t>
   </si>
   <si>
-    <t>Ramirez</t>
-[...101 lines deleted...]
-    <t>Garcia</t>
+    <t>Senavong</t>
+  </si>
+  <si>
+    <t>Gerrard</t>
+  </si>
+  <si>
+    <t>Rodriguez</t>
+  </si>
+  <si>
+    <t>Morgan</t>
+  </si>
+  <si>
+    <t>Busch</t>
+  </si>
+  <si>
+    <t>Nathaniel</t>
+  </si>
+  <si>
+    <t>Joseph</t>
+  </si>
+  <si>
+    <t>Marshall</t>
+  </si>
+  <si>
+    <t>Kootenai</t>
+  </si>
+  <si>
+    <t>Annaleigh</t>
+  </si>
+  <si>
+    <t>Cook</t>
+  </si>
+  <si>
+    <t>Idaho</t>
+  </si>
+  <si>
+    <t>John</t>
+  </si>
+  <si>
+    <t>Camden</t>
+  </si>
+  <si>
+    <t>Bradshaw</t>
+  </si>
+  <si>
+    <t>Allyson</t>
+  </si>
+  <si>
+    <t>Charlson</t>
+  </si>
+  <si>
+    <t>Intermediates Compound</t>
+  </si>
+  <si>
+    <t>Avery</t>
+  </si>
+  <si>
+    <t>Ali</t>
+  </si>
+  <si>
+    <t>Gordon</t>
+  </si>
+  <si>
+    <t>Brennon</t>
+  </si>
+  <si>
+    <t>McCown</t>
+  </si>
+  <si>
+    <t>Adelynn</t>
+  </si>
+  <si>
+    <t>Osborn</t>
+  </si>
+  <si>
+    <t>Latah</t>
+  </si>
+  <si>
+    <t>Hunter</t>
+  </si>
+  <si>
+    <t>Wallace</t>
+  </si>
+  <si>
+    <t>Lilyana</t>
+  </si>
+  <si>
+    <t>Desens</t>
+  </si>
+  <si>
+    <t>Jacob</t>
+  </si>
+  <si>
+    <t>Bierhaus</t>
+  </si>
+  <si>
+    <t>Lute</t>
+  </si>
+  <si>
+    <t>Mark</t>
+  </si>
+  <si>
+    <t>Reid</t>
+  </si>
+  <si>
+    <t>Rylie-Jane</t>
+  </si>
+  <si>
+    <t>Shannon</t>
+  </si>
+  <si>
+    <t>Juniors Compound</t>
+  </si>
+  <si>
+    <t>Brooklyn</t>
+  </si>
+  <si>
+    <t>Wellman</t>
+  </si>
+  <si>
+    <t>Caleb</t>
+  </si>
+  <si>
+    <t>Eleanore</t>
+  </si>
+  <si>
+    <t>Harken</t>
+  </si>
+  <si>
+    <t>Doupe</t>
+  </si>
+  <si>
+    <t>State 4-H Air Rifle Contest</t>
+  </si>
+  <si>
+    <t>Seniors</t>
+  </si>
+  <si>
+    <t> </t>
+  </si>
+  <si>
+    <t>Shaylee</t>
+  </si>
+  <si>
+    <t>Fremont</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jaylie </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hickman </t>
   </si>
   <si>
     <t>Jefferson</t>
   </si>
   <si>
-    <t>Reese</t>
-[...269 lines deleted...]
-    <t>SLOW FIRE</t>
+    <t>State 4-H Air Pistol</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Overall </t>
   </si>
   <si>
     <t>Sam</t>
   </si>
   <si>
-    <t>Fremont</t>
-[...10 lines deleted...]
-  <si>
     <t>Mattingly</t>
   </si>
   <si>
-    <t>AIR RIFLE - SENIOR</t>
-[...35 lines deleted...]
-    <t xml:space="preserve">Minidoka </t>
+    <t>Kipton</t>
+  </si>
+  <si>
+    <t>Palmer</t>
+  </si>
+  <si>
+    <t>Intermediate</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="11">
     <font>
       <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
-[...9 lines deleted...]
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="145F82"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="E87331"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="186C24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Aptos Display" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -989,2212 +981,2133 @@
   </a:themeElements>
   <a:objectDefaults>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D665A9AB-3006-4732-8A4E-F40910041FD8}">
-  <dimension ref="A1:F28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:AF23"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L4" sqref="L4"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J7" sqref="J7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
-    <col min="1" max="1" width="10.453125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="9.26953125" customWidth="1"/>
+    <col min="2" max="2" width="12.7109375" customWidth="1"/>
+    <col min="3" max="3" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A1" s="8" t="s">
+    <row r="1" spans="1:32" ht="18.600000000000001">
+      <c r="A1" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="AF1" s="3"/>
+    </row>
+    <row r="2" spans="1:32">
+      <c r="A2" s="6" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:32">
+      <c r="A3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="1:32">
+      <c r="A4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:32">
+      <c r="A5" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" s="4">
+        <v>95</v>
+      </c>
+      <c r="E5" s="4">
+        <v>54</v>
+      </c>
+      <c r="F5" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32">
+      <c r="A6" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" s="4">
+        <v>87</v>
+      </c>
+      <c r="E6" s="4">
+        <v>81</v>
+      </c>
+      <c r="F6" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32">
+      <c r="A7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" s="4">
+        <v>84</v>
+      </c>
+      <c r="E7" s="4">
+        <v>57</v>
+      </c>
+      <c r="F7" s="4">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32">
+      <c r="A8" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="4">
+        <v>88</v>
+      </c>
+      <c r="E8" s="4">
+        <v>58</v>
+      </c>
+      <c r="F8" s="4">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:32">
+      <c r="A9" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" s="4">
+        <v>70</v>
+      </c>
+      <c r="E9" s="4">
+        <v>26</v>
+      </c>
+      <c r="F9" s="4">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32">
+      <c r="A10" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" s="4">
+        <v>93</v>
+      </c>
+      <c r="E10" s="4">
+        <v>76</v>
+      </c>
+      <c r="F10" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32">
+      <c r="A12" s="6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32">
+      <c r="A13" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>3</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="F13" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32">
+      <c r="A14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" t="s">
+        <v>8</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32">
+      <c r="A15" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D15" s="8">
+        <v>70</v>
+      </c>
+      <c r="E15" s="8">
+        <v>26</v>
+      </c>
+      <c r="F15" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32">
+      <c r="A16" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" s="8">
+        <v>84</v>
+      </c>
+      <c r="E16" s="8">
+        <v>60</v>
+      </c>
+      <c r="F16" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D17" s="8">
+        <v>93</v>
+      </c>
+      <c r="E17" s="8">
+        <v>66</v>
+      </c>
+      <c r="F17" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" t="s">
+        <v>3</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="F20" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" t="s">
+        <v>7</v>
+      </c>
+      <c r="C21" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D22" s="8">
+        <v>56</v>
+      </c>
+      <c r="E22" s="8">
+        <v>14</v>
+      </c>
+      <c r="F22" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B23" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="B1" s="8"/>
-[...194 lines deleted...]
-      <c r="A11" s="15" t="s">
+      <c r="C23" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23" s="8">
+        <v>37</v>
+      </c>
+      <c r="E23" s="8">
         <v>10</v>
       </c>
-      <c r="B11" s="15" t="s">
-[...44 lines deleted...]
-      <c r="C13" s="15" t="s">
+      <c r="F23" s="4">
         <v>2</v>
       </c>
-      <c r="D13" s="7">
-[...273 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A18:F25">
-[...1 lines deleted...]
-  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{02DFA058-CF4D-4E77-BBF4-F450C4921430}">
-  <dimension ref="A1:F25"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C14DB8F0-864B-44A2-876B-7EF0340E6DE3}">
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:F2"/>
+      <selection activeCell="J15" sqref="J15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
-    <col min="1" max="1" width="11.08984375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="12.08984375" customWidth="1"/>
+    <col min="2" max="2" width="10.28515625" customWidth="1"/>
+    <col min="4" max="6" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A1" t="s">
+    <row r="1" spans="1:7" ht="18.600000000000001">
+      <c r="A1" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1" s="2"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="2"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="6" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="12"/>
+      <c r="D3" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="C5" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5" s="13">
+        <v>9</v>
+      </c>
+      <c r="E5" s="4">
+        <v>364</v>
+      </c>
+      <c r="F5" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="18" t="s">
+        <v>45</v>
+      </c>
+      <c r="C6" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="D6" s="13">
+        <v>10</v>
+      </c>
+      <c r="E6" s="4">
+        <v>293</v>
+      </c>
+      <c r="F6" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="6" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="12"/>
+      <c r="D9" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="F9" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="18" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="18" t="s">
+        <v>49</v>
+      </c>
+      <c r="C11" t="s">
+        <v>46</v>
+      </c>
+      <c r="D11" s="4">
+        <v>23</v>
+      </c>
+      <c r="E11" s="4">
+        <v>49</v>
+      </c>
+      <c r="F11" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="18" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="18" t="s">
+        <v>45</v>
+      </c>
+      <c r="C12" t="s">
+        <v>46</v>
+      </c>
+      <c r="D12" s="4">
+        <v>13</v>
+      </c>
+      <c r="E12" s="4">
+        <v>146</v>
+      </c>
+      <c r="F12" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="18" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="C13" t="s">
+        <v>53</v>
+      </c>
+      <c r="D13" s="4">
+        <v>5</v>
+      </c>
+      <c r="E13" s="4">
+        <v>129</v>
+      </c>
+      <c r="F13" s="4">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="C14" t="s">
+        <v>46</v>
+      </c>
+      <c r="D14" s="4">
+        <v>13</v>
+      </c>
+      <c r="E14" s="4">
+        <v>127</v>
+      </c>
+      <c r="F14" s="4">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" s="18" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" t="s">
+        <v>53</v>
+      </c>
+      <c r="D15" s="4">
+        <v>9</v>
+      </c>
+      <c r="E15" s="4">
+        <v>110</v>
+      </c>
+      <c r="F15" s="4">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="18" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" s="18" t="s">
+        <v>59</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16" s="4">
+        <v>15</v>
+      </c>
+      <c r="E16" s="4">
+        <v>198</v>
+      </c>
+      <c r="F16" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="6" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="C19" s="12"/>
+      <c r="D19" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="F19" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B20" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B21" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="C21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D21" s="4">
+        <v>15</v>
+      </c>
+      <c r="E21" s="4">
+        <v>78</v>
+      </c>
+      <c r="F21" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B22" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="C22" t="s">
+        <v>46</v>
+      </c>
+      <c r="D22" s="4">
+        <v>11</v>
+      </c>
+      <c r="E22" s="4">
+        <v>34</v>
+      </c>
+      <c r="F22" s="4">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="18" t="s">
         <v>63</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E2" s="1" t="s">
+      <c r="B23" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" t="s">
+        <v>18</v>
+      </c>
+      <c r="D23" s="4">
+        <v>7</v>
+      </c>
+      <c r="E23" s="4">
+        <v>25</v>
+      </c>
+      <c r="F23" s="4">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="18" t="s">
         <v>64</v>
       </c>
-      <c r="F2" s="1" t="s">
-[...19 lines deleted...]
-      <c r="F3" s="5">
+      <c r="B24" s="18" t="s">
+        <v>49</v>
+      </c>
+      <c r="C24" t="s">
+        <v>65</v>
+      </c>
+      <c r="D24" s="4">
+        <v>10</v>
+      </c>
+      <c r="E24" s="4">
+        <v>75</v>
+      </c>
+      <c r="F24" s="4">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:6" s="4" customFormat="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E4" s="5">
+    <row r="25" spans="1:6">
+      <c r="A25" s="18" t="s">
+        <v>66</v>
+      </c>
+      <c r="B25" s="18" t="s">
+        <v>49</v>
+      </c>
+      <c r="C25" t="s">
+        <v>46</v>
+      </c>
+      <c r="D25" s="4">
         <v>15</v>
       </c>
-      <c r="F4" s="5">
-[...4 lines deleted...]
-      <c r="A5" s="3" t="s">
+      <c r="E25" s="4">
+        <v>74</v>
+      </c>
+      <c r="F25" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="B26" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="C26" t="s">
+        <v>46</v>
+      </c>
+      <c r="D26" s="4">
+        <v>14</v>
+      </c>
+      <c r="E26" s="4">
         <v>56</v>
       </c>
-      <c r="B5" s="3" t="s">
-[...342 lines deleted...]
-      <c r="F25" s="1">
+      <c r="F26" s="4">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{81D8BF2B-C17D-4724-8B8A-567BF21609E4}">
-  <dimension ref="A1:F38"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C6A10CF7-38CE-4D4E-8B42-55FCBBB2C5CA}">
+  <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A12" sqref="A12:F13"/>
+      <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
-    <col min="1" max="1" width="17.36328125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="7.7265625" customWidth="1"/>
+    <col min="5" max="5" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
-[...45 lines deleted...]
-      <c r="F3" s="7">
+    <row r="1" spans="1:8" ht="18.600000000000001">
+      <c r="A1" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+    </row>
+    <row r="2" spans="1:8">
+      <c r="A2" s="6" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" s="9" t="s">
         <v>7</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F4" s="7">
+      <c r="B4" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" s="4" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="D4" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" s="10" t="s">
-        <v>101</v>
+        <v>73</v>
       </c>
       <c r="B5" s="10" t="s">
-        <v>102</v>
-[...38 lines deleted...]
-      <c r="B7" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="D5" s="4">
         <v>106</v>
       </c>
-      <c r="C7" s="10" t="s">
-[...48 lines deleted...]
-      <c r="F9" s="7">
+      <c r="E5" s="4">
+        <v>2</v>
+      </c>
+      <c r="F5" s="4">
         <v>1</v>
       </c>
-    </row>
-[...501 lines deleted...]
-      <c r="F38" s="12"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7F29909B-1211-4FE2-82A2-9D93058F3317}">
-  <dimension ref="A1:F7"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A082B7B1-EB87-46CF-A9A5-97DA2D248D3E}">
+  <dimension ref="A1:F47"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:F2"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
-    <col min="1" max="1" width="12" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="8.7265625" style="1"/>
+    <col min="1" max="1" width="11.140625" style="12" customWidth="1"/>
+    <col min="2" max="2" width="11.28515625" style="12" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="12"/>
+    <col min="4" max="6" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A1" s="8" t="s">
+    <row r="1" spans="1:6">
+      <c r="A1" s="14">
+        <v>2026</v>
+      </c>
+      <c r="B1" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" s="14"/>
+      <c r="D1" s="15"/>
+      <c r="E1" s="15"/>
+      <c r="F1" s="15"/>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="11" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="B3" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="C3" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="E3" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="F3" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="D4" s="13">
+        <v>151</v>
+      </c>
+      <c r="E4" s="13">
+        <v>186</v>
+      </c>
+      <c r="F4" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="11" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="16" t="s">
+        <v>78</v>
+      </c>
+      <c r="B7" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C7" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="E7" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="F7" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="16" t="s">
+        <v>86</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>87</v>
+      </c>
+      <c r="C8" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" s="13">
+        <v>688</v>
+      </c>
+      <c r="E8" s="17">
+        <v>316</v>
+      </c>
+      <c r="F8" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="B9" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="C9" s="16" t="s">
+        <v>90</v>
+      </c>
+      <c r="D9" s="13">
+        <v>684</v>
+      </c>
+      <c r="E9" s="17">
+        <v>299</v>
+      </c>
+      <c r="F9" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="16" t="s">
+        <v>91</v>
+      </c>
+      <c r="B10" s="16" t="s">
+        <v>92</v>
+      </c>
+      <c r="C10" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" s="13">
+        <v>690</v>
+      </c>
+      <c r="E10" s="17">
+        <v>298</v>
+      </c>
+      <c r="F10" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="16" t="s">
+        <v>93</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>94</v>
+      </c>
+      <c r="C11" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="D11" s="13">
+        <v>640</v>
+      </c>
+      <c r="E11" s="17">
+        <v>269</v>
+      </c>
+      <c r="F11" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="13">
+        <v>627</v>
+      </c>
+      <c r="E12" s="17">
+        <v>263</v>
+      </c>
+      <c r="F12" s="13">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="16" t="s">
+        <v>95</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>96</v>
+      </c>
+      <c r="C13" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="13">
+        <v>613</v>
+      </c>
+      <c r="E13" s="17">
+        <v>256</v>
+      </c>
+      <c r="F13" s="13">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="C14" s="16" t="s">
+        <v>90</v>
+      </c>
+      <c r="D14" s="13">
+        <v>578</v>
+      </c>
+      <c r="E14" s="17">
+        <v>249</v>
+      </c>
+      <c r="F14" s="13">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" s="13">
+        <v>512</v>
+      </c>
+      <c r="E15" s="17">
+        <v>227</v>
+      </c>
+      <c r="F15" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="16" t="s">
+        <v>98</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="C16" s="16" t="s">
+        <v>100</v>
+      </c>
+      <c r="D16" s="13">
+        <v>387</v>
+      </c>
+      <c r="E16" s="17">
+        <v>208</v>
+      </c>
+      <c r="F16" s="13">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="16" t="s">
+        <v>101</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>102</v>
+      </c>
+      <c r="C17" s="16" t="s">
+        <v>103</v>
+      </c>
+      <c r="D17" s="13">
+        <v>622</v>
+      </c>
+      <c r="E17" s="17">
+        <v>200</v>
+      </c>
+      <c r="F17" s="13">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="16" t="s">
+        <v>104</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="C18" s="16" t="s">
+        <v>100</v>
+      </c>
+      <c r="D18" s="13">
+        <v>138</v>
+      </c>
+      <c r="E18" s="17">
+        <v>193</v>
+      </c>
+      <c r="F18" s="13">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="16" t="s">
+        <v>105</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="C19" s="16" t="s">
+        <v>100</v>
+      </c>
+      <c r="D19" s="13">
+        <v>434</v>
+      </c>
+      <c r="E19" s="17">
+        <v>182</v>
+      </c>
+      <c r="F19" s="13">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>108</v>
+      </c>
+      <c r="C20" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="D20" s="13">
+        <v>130</v>
+      </c>
+      <c r="E20" s="17">
+        <v>140</v>
+      </c>
+      <c r="F20" s="13">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="11" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="16" t="s">
+        <v>78</v>
+      </c>
+      <c r="B23" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C23" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="E23" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="F23" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="16" t="s">
+        <v>110</v>
+      </c>
+      <c r="B24" s="16" t="s">
+        <v>96</v>
+      </c>
+      <c r="C24" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D24" s="17">
+        <v>342</v>
+      </c>
+      <c r="E24" s="17">
+        <v>142</v>
+      </c>
+      <c r="F24" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="16" t="s">
+        <v>111</v>
+      </c>
+      <c r="B25" s="16" t="s">
+        <v>112</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="D25" s="17">
+        <v>334</v>
+      </c>
+      <c r="E25" s="17">
+        <v>149</v>
+      </c>
+      <c r="F25" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="16" t="s">
+        <v>113</v>
+      </c>
+      <c r="B26" s="16" t="s">
+        <v>114</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="D26" s="17">
+        <v>317</v>
+      </c>
+      <c r="E26" s="17">
         <v>143</v>
       </c>
-      <c r="B1" s="8"/>
-[...41 lines deleted...]
-      <c r="F3" s="14">
+      <c r="F26" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="16" t="s">
+        <v>115</v>
+      </c>
+      <c r="B27" s="16" t="s">
+        <v>116</v>
+      </c>
+      <c r="C27" s="12" t="s">
+        <v>117</v>
+      </c>
+      <c r="D27" s="17">
+        <v>298</v>
+      </c>
+      <c r="E27" s="17">
+        <v>103</v>
+      </c>
+      <c r="F27" s="13">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="16" t="s">
+        <v>118</v>
+      </c>
+      <c r="B28" s="16" t="s">
+        <v>119</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="D28" s="17">
+        <v>280</v>
+      </c>
+      <c r="E28" s="17">
+        <v>119</v>
+      </c>
+      <c r="F28" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B29" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D29" s="17">
+        <v>245</v>
+      </c>
+      <c r="E29" s="17">
+        <v>103</v>
+      </c>
+      <c r="F29" s="13">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="16" t="s">
+        <v>120</v>
+      </c>
+      <c r="B30" s="16" t="s">
+        <v>121</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="D30" s="17">
+        <v>244</v>
+      </c>
+      <c r="E30" s="17">
+        <v>94</v>
+      </c>
+      <c r="F30" s="13">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="16" t="s">
+        <v>122</v>
+      </c>
+      <c r="B31" s="16" t="s">
+        <v>123</v>
+      </c>
+      <c r="C31" s="12" t="s">
+        <v>117</v>
+      </c>
+      <c r="D31" s="17">
+        <v>162</v>
+      </c>
+      <c r="E31" s="17">
+        <v>99</v>
+      </c>
+      <c r="F31" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="B32" s="16" t="s">
+        <v>124</v>
+      </c>
+      <c r="C32" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="D32" s="17">
+        <v>156</v>
+      </c>
+      <c r="E32" s="17">
+        <v>46</v>
+      </c>
+      <c r="F32" s="13">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="16" t="s">
+        <v>125</v>
+      </c>
+      <c r="B33" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="C33" s="12" t="s">
+        <v>117</v>
+      </c>
+      <c r="D33" s="17">
+        <v>154</v>
+      </c>
+      <c r="E33" s="17">
+        <v>119</v>
+      </c>
+      <c r="F33" s="13">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="16" t="s">
+        <v>127</v>
+      </c>
+      <c r="B34" s="16" t="s">
+        <v>128</v>
+      </c>
+      <c r="C34" s="12" t="s">
+        <v>117</v>
+      </c>
+      <c r="D34" s="17">
+        <v>38</v>
+      </c>
+      <c r="E34" s="17">
+        <v>43</v>
+      </c>
+      <c r="F34" s="13">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="11" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="16" t="s">
+        <v>78</v>
+      </c>
+      <c r="B37" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C37" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="E37" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="F37" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="16" t="s">
+        <v>130</v>
+      </c>
+      <c r="B38" s="16" t="s">
+        <v>131</v>
+      </c>
+      <c r="C38" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="D38" s="17">
+        <v>356</v>
+      </c>
+      <c r="E38" s="17">
+        <v>155</v>
+      </c>
+      <c r="F38" s="13">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.35">
-[...55 lines deleted...]
-      </c>
+    <row r="39" spans="1:6">
+      <c r="A39" s="16" t="s">
+        <v>132</v>
+      </c>
+      <c r="B39" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="C39" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39" s="17">
+        <v>282</v>
+      </c>
+      <c r="E39" s="17">
+        <v>137</v>
+      </c>
+      <c r="F39" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="B40" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C40" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D40" s="17">
+        <v>232</v>
+      </c>
+      <c r="E40" s="17">
+        <v>102</v>
+      </c>
+      <c r="F40" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="16" t="s">
+        <v>133</v>
+      </c>
+      <c r="B41" s="16" t="s">
+        <v>112</v>
+      </c>
+      <c r="C41" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="D41" s="17">
+        <v>229</v>
+      </c>
+      <c r="E41" s="17">
+        <v>77</v>
+      </c>
+      <c r="F41" s="13">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="B42" s="16" t="s">
+        <v>135</v>
+      </c>
+      <c r="C42" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="D42" s="17">
+        <v>166</v>
+      </c>
+      <c r="E42" s="17">
+        <v>128</v>
+      </c>
+      <c r="F42" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" s="16"/>
+      <c r="B43" s="16"/>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" s="16"/>
+      <c r="B44" s="16"/>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" s="16"/>
+      <c r="B45" s="16"/>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" s="16"/>
+      <c r="B46" s="16"/>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" s="16"/>
+      <c r="B47" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D89F9F01-DC36-48D1-BBD3-4F52779F59D8}">
-  <dimension ref="A1:F18"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B7D4A571-E8B8-4096-BA15-94EF5E2CB2E7}">
+  <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="L15" sqref="L15"/>
+      <selection activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
-    <col min="1" max="1" width="12.6328125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="8.7265625" style="14"/>
+    <col min="4" max="6" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
-[...35 lines deleted...]
-      <c r="C3" s="15" t="s">
+    <row r="1" spans="1:6" ht="18.600000000000001">
+      <c r="A1" s="19">
+        <v>2026</v>
+      </c>
+      <c r="B1" s="19" t="s">
+        <v>136</v>
+      </c>
+      <c r="C1" s="19"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="6" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="16" t="s">
+        <v>138</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="C5" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5" s="13">
+        <v>466</v>
+      </c>
+      <c r="E5" s="13">
+        <v>7</v>
+      </c>
+      <c r="F5" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="16" t="s">
+        <v>139</v>
+      </c>
+      <c r="B6" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="C6" s="16" t="s">
+        <v>140</v>
+      </c>
+      <c r="D6" s="13">
+        <v>472</v>
+      </c>
+      <c r="E6" s="13">
+        <v>9</v>
+      </c>
+      <c r="F6" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="16" t="s">
+        <v>141</v>
+      </c>
+      <c r="B7" s="16" t="s">
+        <v>142</v>
+      </c>
+      <c r="C7" s="16" t="s">
+        <v>143</v>
+      </c>
+      <c r="D7" s="13">
+        <v>375</v>
+      </c>
+      <c r="E7" s="13">
+        <v>12</v>
+      </c>
+      <c r="F7" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="6" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="C10" s="16" t="s">
+        <v>138</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="C12" t="s">
+        <v>53</v>
+      </c>
+      <c r="D12" s="4">
+        <v>356</v>
+      </c>
+      <c r="E12" s="4">
+        <v>7</v>
+      </c>
+      <c r="F12" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13" s="4">
+        <v>454</v>
+      </c>
+      <c r="E13" s="4">
+        <v>14</v>
+      </c>
+      <c r="F13" s="4">
+        <v>1</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6A5E3C45-6B3F-41EB-945D-71847DB66167}">
+  <dimension ref="A1:F11"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H3" sqref="H3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.45"/>
+  <cols>
+    <col min="2" max="2" width="10.5703125" customWidth="1"/>
+    <col min="4" max="4" width="9.140625" style="4"/>
+    <col min="5" max="5" width="10.28515625" style="4" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" style="4"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="18.600000000000001">
+      <c r="A1" s="19">
+        <v>2026</v>
+      </c>
+      <c r="B1" s="19" t="s">
+        <v>144</v>
+      </c>
+      <c r="C1" s="19"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+      <c r="F1" s="20"/>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="16" t="s">
+        <v>138</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="16" t="s">
         <v>146</v>
       </c>
-      <c r="D3" s="14">
-[...25 lines deleted...]
-      <c r="F4" s="7">
+      <c r="B5" s="16" t="s">
+        <v>147</v>
+      </c>
+      <c r="C5" s="16" t="s">
+        <v>140</v>
+      </c>
+      <c r="D5" s="4">
+        <v>304</v>
+      </c>
+      <c r="E5" s="4">
+        <v>16</v>
+      </c>
+      <c r="F5" s="4">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      <c r="F5" s="7">
+    <row r="6" spans="1:6">
+      <c r="A6" s="16" t="s">
+        <v>148</v>
+      </c>
+      <c r="B6" s="16" t="s">
+        <v>149</v>
+      </c>
+      <c r="C6" s="16" t="s">
+        <v>140</v>
+      </c>
+      <c r="D6" s="4">
+        <v>230</v>
+      </c>
+      <c r="E6" s="4">
+        <v>10</v>
+      </c>
+      <c r="F6" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="12"/>
+      <c r="B7" s="12"/>
+      <c r="C7" s="12"/>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="6" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="16" t="s">
         <v>3</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C6" s="15" t="s">
+      <c r="C9" s="16" t="s">
+        <v>138</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="F9" s="4" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="D6" s="14">
-[...16 lines deleted...]
-      <c r="C7" s="15" t="s">
+      <c r="E10" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="D7" s="14">
-[...78 lines deleted...]
-      <c r="E12" s="14">
+      <c r="F10" s="4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="C11" t="s">
+        <v>53</v>
+      </c>
+      <c r="D11" s="4">
+        <v>213</v>
+      </c>
+      <c r="E11" s="4">
+        <v>3</v>
+      </c>
+      <c r="F11" s="4">
         <v>1</v>
-      </c>
-[...97 lines deleted...]
-        <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...24 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>Microsoft Excel Online</Application>
+  <Manager/>
+  <Company/>
+  <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Goetz, Tamara (tgoetz@uidaho.edu)</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy/>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>