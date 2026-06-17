--- v0 (2025-11-16)
+++ v1 (2026-06-17)
@@ -1,84 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
-  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-[...1 lines deleted...]
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId17"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="257" r:id="rId2"/>
     <p:sldId id="267" r:id="rId3"/>
     <p:sldId id="268" r:id="rId4"/>
     <p:sldId id="278" r:id="rId5"/>
     <p:sldId id="279" r:id="rId6"/>
     <p:sldId id="280" r:id="rId7"/>
     <p:sldId id="269" r:id="rId8"/>
     <p:sldId id="271" r:id="rId9"/>
     <p:sldId id="270" r:id="rId10"/>
@@ -164,101 +163,155 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
+  <p:extLst>
+    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2160">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="2880">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main"/>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
+  <p:clrMru>
+    <a:srgbClr val="8B8B8B"/>
+    <a:srgbClr val="5D5D5D"/>
+  </p:clrMru>
+  <p:extLst>
+    <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
+      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
+    </p:ext>
+    <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
+    </p:ext>
+    <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
+    </p:ext>
+  </p:extLst>
+</p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
-[...2 lines deleted...]
-    <p:restoredTop sz="73509" autoAdjust="0"/>
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:normalViewPr showOutlineIcons="0">
+    <p:restoredLeft sz="34567" autoAdjust="0"/>
+    <p:restoredTop sz="86441" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="54" d="100"/>
-          <a:sy n="54" d="100"/>
+          <a:sx n="95" d="100"/>
+          <a:sy n="95" d="100"/>
         </p:scale>
-        <p:origin x="-972" y="-84"/>
+        <p:origin x="348" y="96"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
+  <p:outlineViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="33" d="100"/>
+        <a:sy n="33" d="100"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
-  <p:gridSpacing cx="78028800" cy="78028800"/>
+  <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.emf"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -304,51 +357,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{061907F9-4C37-4DA9-B2C2-B946E4462177}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2010</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143000" y="685800"/>
             <a:ext cx="4572000" cy="3429000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -370,82 +423,81 @@
           <p:cNvPr id="5" name="Notes Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
@@ -661,89 +713,89 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14338" name="Rectangle 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD54B0DB-2B88-4966-B0C9-B4078BB0041E}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>1</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" smtClean="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14339" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14340" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>You are viewing a presentation on the nutrition needs for young children. This presentation will provide the information you need to offer children food that will best support their growth and development. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -777,51 +829,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>All these nutrients keep your hair looking shiny.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1179A430-7D88-47F1-873C-67D5A198DA67}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -882,51 +934,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>And your skin looking and feeling good.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1179A430-7D88-47F1-873C-67D5A198DA67}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -987,51 +1039,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Fruits and vegetables keep your heart healthy as well!</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1179A430-7D88-47F1-873C-67D5A198DA67}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -1092,51 +1144,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Remember that fruits and vegetables provide similar nutrients. By doing your job of offering a variety of fruits and vegetables at each meal, you will be supporting the nutrient needs of children. Take advantage of the wonderful rainbow of choices you have in each group and use a variety of fruits and vegetables to colorfully enhance children’s meals. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1179A430-7D88-47F1-873C-67D5A198DA67}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -1197,51 +1249,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>This presentation is intended for trainers to provide detailed information about foods in the fats and oils group.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
@@ -1289,68 +1341,64 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Piaget describes stages</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
               <a:t> in children’s cognitive development: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" baseline="0" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="en-US" baseline="0" dirty="0" err="1"/>
               <a:t>sensorimotor</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
-[...4 lines deleted...]
-              <a:t>preoperational stage; concrete operational, and formal operational or abstract stage. Early childhood involves the first three stages, meaning children are not developmentally ready for abstract information. Unfortunately, a lot of nutrition information is abstract such as vitamins and minerals. </a:t>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
+              <a:t> stage; preoperational stage; concrete operational, and formal operational or abstract stage. Early childhood involves the first three stages, meaning children are not developmentally ready for abstract information. Unfortunately, a lot of nutrition information is abstract such as vitamins and minerals. </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C91E669-8249-4ED5-B9FF-5D4ACD0EF9C0}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>5</a:t>
             </a:fld>
@@ -1391,55 +1439,55 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Appropriate</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
               <a:t> nutrition information for young children is concrete. Therefore, information about nutrition for trainers will provide phrases that are concrete. Appropriate phrases will be provided in the training materials for each food group topic.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C91E669-8249-4ED5-B9FF-5D4ACD0EF9C0}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>6</a:t>
@@ -1498,59 +1546,59 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>The next food group (or groups) to review are the fruit and vegetable groups. You may be wondering why are the two groups are discussed together </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>together</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>. Because many of the same nutrients are found in the two food groups. This should ease any concern you may have if children choose to eat only one or the other of the two groups. What does this mean? </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1179A430-7D88-47F1-873C-67D5A198DA67}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -1611,51 +1659,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Imagine green beans and peaches were offered in a meal. A child only wants the peaches (and they want a lot of peaches). Many people are concerned the child will not eat the green beans and that the child shouldn’t have too many peaches. After reviewing this presentation, you will learn that both are highly nutritious and offer similar nutrients. Rather than focusing on the child eating both, follow the division of responsibility and allow the child to choose. As long as you did your job to offer a variety of fruits and vegetables from EACH group then you are support the child’s nutritional needs. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1179A430-7D88-47F1-873C-67D5A198DA67}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -1716,51 +1764,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Vitamin A supports growth and repair of body cells, and is beneficial for good vision. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1179A430-7D88-47F1-873C-67D5A198DA67}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -1821,51 +1869,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>A variety of nutrients in fruits and vegetables such as Vitamins A, C, and E which work to protect the body!</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1179A430-7D88-47F1-873C-67D5A198DA67}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -1926,51 +1974,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>In addition, these nutrients keep you from getting sick!</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1179A430-7D88-47F1-873C-67D5A198DA67}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -2061,54 +2109,53 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="2130425"/>
             <a:ext cx="7772400" cy="1470025"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="3886200"/>
             <a:ext cx="6400800" cy="1524000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
@@ -2180,76 +2227,75 @@
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2010</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2295,128 +2341,126 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2010</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2467,133 +2511,131 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6629400" y="274638"/>
             <a:ext cx="2057400" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="6019800" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2010</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2639,128 +2681,126 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2010</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2815,54 +2855,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="722313" y="4406900"/>
             <a:ext cx="7772400" cy="1362075"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="4000" b="1" cap="all"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="722313" y="2906713"/>
             <a:ext cx="7772400" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000">
@@ -2935,75 +2974,75 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2010</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3049,54 +3088,53 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600200"/>
             <a:ext cx="4038600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
@@ -3106,82 +3144,81 @@
             <a:lvl3pPr>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4648200" y="1600200"/>
             <a:ext cx="4038600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
@@ -3191,104 +3228,103 @@
             <a:lvl3pPr>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2010</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3338,54 +3374,53 @@
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1535113"/>
             <a:ext cx="4040188" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
@@ -3404,51 +3439,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2174875"/>
             <a:ext cx="4040188" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -3460,82 +3495,81 @@
             <a:lvl3pPr>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4645025" y="1535113"/>
             <a:ext cx="4041775" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
@@ -3554,51 +3588,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4645025" y="2174875"/>
             <a:ext cx="4041775" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -3610,104 +3644,103 @@
             <a:lvl3pPr>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2010</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3753,76 +3786,75 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2010</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3870,51 +3902,51 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2010</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3969,54 +4001,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="273050"/>
             <a:ext cx="3008313" cy="1162050"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3575050" y="273050"/>
             <a:ext cx="5111750" cy="5853113"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
@@ -4026,82 +4057,81 @@
             <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1435100"/>
             <a:ext cx="3008313" cy="4691063"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
@@ -4120,75 +4150,75 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2010</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4243,54 +4273,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="4800600"/>
             <a:ext cx="5486400" cy="566738"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="612775"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
@@ -4370,75 +4399,75 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2010</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4510,156 +4539,154 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="8229600" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600200"/>
             <a:ext cx="8229600" cy="4525963"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2010</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -5022,111 +5049,123 @@
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4100" name="Rectangle 15"/>
+          <p:cNvPr id="4100" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13" name="Picture 7" descr="FINAL NRI Logo.jpg"/>
+          <p:cNvPr id="13" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect r="35417"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="6019800" y="228600"/>
             <a:ext cx="2755900" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -5180,173 +5219,168 @@
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Nutrition for </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>Young </a:t>
-[...10 lines deleted...]
-              <a:t>Children</a:t>
+              <a:t>Young Children</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" fontAlgn="auto">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4400" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="4400" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Fruits and Vegetables Group</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" fontAlgn="auto">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" fontAlgn="auto">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" fontAlgn="auto">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="4000" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>(Insert your name here)</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="4000" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" sz="4000" b="1" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" fontAlgn="auto">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3600" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" sz="3600" b="1" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="7" name="Group 6"/>
+          <p:cNvPr id="7" name="Group 6">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="381000" y="152400"/>
             <a:ext cx="1816100" cy="2057400"/>
             <a:chOff x="381000" y="152400"/>
             <a:chExt cx="1816100" cy="2057400"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="8" name="Picture 19" descr="korean girl looking at camera"/>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
             <a:blip r:embed="rId4" cstate="print">
               <a:lum/>
             </a:blip>
             <a:srcRect l="17614" r="11928" b="9978"/>
             <a:stretch>
@@ -5430,114 +5464,130 @@
               <a:ext cx="977900" cy="990600"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:noFill/>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
             <a:effectLst/>
             <a:scene3d>
               <a:camera prst="orthographicFront"/>
               <a:lightRig rig="threePt" dir="t"/>
             </a:scene3d>
             <a:sp3d>
               <a:bevelT/>
             </a:sp3d>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="TextBox 10"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="11" name="Title 10"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4876800" y="6396335"/>
             <a:ext cx="4099520" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="none" rtlCol="0">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial Black" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Workshop Presentation</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
-[...11 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
@@ -5566,51 +5616,57 @@
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="6000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="CC0000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Fruits</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="3" name="Group 4"/>
+          <p:cNvPr id="3" name="Group 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGrpSpPr>
             <a:grpSpLocks/>
           </p:cNvGrpSpPr>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr bwMode="auto">
           <a:xfrm>
             <a:off x="304800" y="5791200"/>
             <a:ext cx="1447800" cy="722313"/>
             <a:chOff x="144" y="3216"/>
             <a:chExt cx="2688" cy="935"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="4" name="Rectangle 5"/>
             <p:cNvSpPr>
               <a:spLocks noChangeArrowheads="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="144" y="3216"/>
               <a:ext cx="2688" cy="912"/>
@@ -5661,51 +5717,57 @@
             <a:srcRect l="28906" t="34375" r="35156" b="48958"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="144" y="3216"/>
               <a:ext cx="2688" cy="935"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:noFill/>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Rectangle 7"/>
+          <p:cNvPr id="6" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
@@ -5768,51 +5830,57 @@
                   <a:srgbClr val="99FF33"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="6000" b="1">
               <a:solidFill>
                 <a:srgbClr val="CC00CC"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="8" name="Group 9"/>
+          <p:cNvPr id="8" name="Group 9">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGrpSpPr>
             <a:grpSpLocks/>
           </p:cNvGrpSpPr>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr bwMode="auto">
           <a:xfrm>
             <a:off x="7467600" y="5791200"/>
             <a:ext cx="1371600" cy="762000"/>
             <a:chOff x="144" y="3216"/>
             <a:chExt cx="2640" cy="864"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="9" name="Rectangle 10"/>
             <p:cNvSpPr>
               <a:spLocks noChangeArrowheads="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="144" y="3216"/>
               <a:ext cx="2640" cy="864"/>
@@ -5865,99 +5933,120 @@
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="144" y="3216"/>
               <a:ext cx="2640" cy="861"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:noFill/>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Rectangle 4"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="838200" y="1981200"/>
             <a:ext cx="7391400" cy="2667000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" fontAlgn="auto">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="8000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Will make children feel good!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -5997,51 +6086,57 @@
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="6000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="CC0000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Fruits</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="3" name="Group 4"/>
+          <p:cNvPr id="3" name="Group 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGrpSpPr>
             <a:grpSpLocks/>
           </p:cNvGrpSpPr>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr bwMode="auto">
           <a:xfrm>
             <a:off x="304800" y="5791200"/>
             <a:ext cx="1447800" cy="722313"/>
             <a:chOff x="144" y="3216"/>
             <a:chExt cx="2688" cy="935"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="4" name="Rectangle 5"/>
             <p:cNvSpPr>
               <a:spLocks noChangeArrowheads="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="144" y="3216"/>
               <a:ext cx="2688" cy="912"/>
@@ -6092,51 +6187,57 @@
             <a:srcRect l="28906" t="34375" r="35156" b="48958"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="144" y="3216"/>
               <a:ext cx="2688" cy="935"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:noFill/>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Rectangle 7"/>
+          <p:cNvPr id="6" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
@@ -6199,51 +6300,57 @@
                   <a:srgbClr val="99FF33"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="6000" b="1">
               <a:solidFill>
                 <a:srgbClr val="CC00CC"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="8" name="Group 9"/>
+          <p:cNvPr id="8" name="Group 9">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGrpSpPr>
             <a:grpSpLocks/>
           </p:cNvGrpSpPr>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr bwMode="auto">
           <a:xfrm>
             <a:off x="7467600" y="5791200"/>
             <a:ext cx="1371600" cy="762000"/>
             <a:chOff x="144" y="3216"/>
             <a:chExt cx="2640" cy="864"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="9" name="Rectangle 10"/>
             <p:cNvSpPr>
               <a:spLocks noChangeArrowheads="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="144" y="3216"/>
               <a:ext cx="2640" cy="864"/>
@@ -6296,99 +6403,120 @@
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="144" y="3216"/>
               <a:ext cx="2640" cy="861"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:noFill/>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Rectangle 4"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2209800" y="1676400"/>
             <a:ext cx="6705600" cy="2667000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" fontAlgn="auto">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="8000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Keep children from getting sick!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Picture 26" descr="MPj04095100000[1]"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5" cstate="print"/>
           <a:srcRect t="30469" r="49486" b="14063"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="228600" y="1447800"/>
             <a:ext cx="2122488" cy="3505200"/>
@@ -6460,51 +6588,57 @@
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="6000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="CC0000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Fruits</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="3" name="Group 4"/>
+          <p:cNvPr id="3" name="Group 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGrpSpPr>
             <a:grpSpLocks/>
           </p:cNvGrpSpPr>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr bwMode="auto">
           <a:xfrm>
             <a:off x="304800" y="5791200"/>
             <a:ext cx="1447800" cy="722313"/>
             <a:chOff x="144" y="3216"/>
             <a:chExt cx="2688" cy="935"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="4" name="Rectangle 5"/>
             <p:cNvSpPr>
               <a:spLocks noChangeArrowheads="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="144" y="3216"/>
               <a:ext cx="2688" cy="912"/>
@@ -6555,51 +6689,57 @@
             <a:srcRect l="28906" t="34375" r="35156" b="48958"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="144" y="3216"/>
               <a:ext cx="2688" cy="935"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:noFill/>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Rectangle 7"/>
+          <p:cNvPr id="6" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
@@ -6662,51 +6802,57 @@
                   <a:srgbClr val="99FF33"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="6000" b="1">
               <a:solidFill>
                 <a:srgbClr val="CC00CC"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="8" name="Group 9"/>
+          <p:cNvPr id="8" name="Group 9">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGrpSpPr>
             <a:grpSpLocks/>
           </p:cNvGrpSpPr>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr bwMode="auto">
           <a:xfrm>
             <a:off x="7467600" y="5791200"/>
             <a:ext cx="1371600" cy="762000"/>
             <a:chOff x="144" y="3216"/>
             <a:chExt cx="2640" cy="864"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="9" name="Rectangle 10"/>
             <p:cNvSpPr>
               <a:spLocks noChangeArrowheads="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="144" y="3216"/>
               <a:ext cx="2640" cy="864"/>
@@ -6759,99 +6905,120 @@
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="144" y="3216"/>
               <a:ext cx="2640" cy="861"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:noFill/>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Rectangle 4"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="762000" y="1676400"/>
             <a:ext cx="8153400" cy="2667000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" fontAlgn="auto">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="8000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Will make children’s hair shiny!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -6891,51 +7058,57 @@
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="6000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="CC0000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Fruits</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="3" name="Group 4"/>
+          <p:cNvPr id="3" name="Group 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGrpSpPr>
             <a:grpSpLocks/>
           </p:cNvGrpSpPr>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr bwMode="auto">
           <a:xfrm>
             <a:off x="304800" y="5791200"/>
             <a:ext cx="1447800" cy="722313"/>
             <a:chOff x="144" y="3216"/>
             <a:chExt cx="2688" cy="935"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="4" name="Rectangle 5"/>
             <p:cNvSpPr>
               <a:spLocks noChangeArrowheads="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="144" y="3216"/>
               <a:ext cx="2688" cy="912"/>
@@ -6986,51 +7159,57 @@
             <a:srcRect l="28906" t="34375" r="35156" b="48958"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="144" y="3216"/>
               <a:ext cx="2688" cy="935"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:noFill/>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Rectangle 7"/>
+          <p:cNvPr id="6" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
@@ -7093,51 +7272,57 @@
                   <a:srgbClr val="99FF33"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="6000" b="1">
               <a:solidFill>
                 <a:srgbClr val="CC00CC"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="8" name="Group 9"/>
+          <p:cNvPr id="8" name="Group 9">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGrpSpPr>
             <a:grpSpLocks/>
           </p:cNvGrpSpPr>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr bwMode="auto">
           <a:xfrm>
             <a:off x="7467600" y="5791200"/>
             <a:ext cx="1371600" cy="762000"/>
             <a:chOff x="144" y="3216"/>
             <a:chExt cx="2640" cy="864"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="9" name="Rectangle 10"/>
             <p:cNvSpPr>
               <a:spLocks noChangeArrowheads="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="144" y="3216"/>
               <a:ext cx="2640" cy="864"/>
@@ -7190,99 +7375,120 @@
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="144" y="3216"/>
               <a:ext cx="2640" cy="861"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:noFill/>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Rectangle 4"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="990600" y="1676400"/>
             <a:ext cx="7924800" cy="2667000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" fontAlgn="auto">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="8000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Will make children’s skin look and feel good!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -7322,51 +7528,57 @@
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="6000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="CC0000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Fruits</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="3" name="Group 4"/>
+          <p:cNvPr id="3" name="Group 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGrpSpPr>
             <a:grpSpLocks/>
           </p:cNvGrpSpPr>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr bwMode="auto">
           <a:xfrm>
             <a:off x="304800" y="5791200"/>
             <a:ext cx="1447800" cy="722313"/>
             <a:chOff x="144" y="3216"/>
             <a:chExt cx="2688" cy="935"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="4" name="Rectangle 5"/>
             <p:cNvSpPr>
               <a:spLocks noChangeArrowheads="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="144" y="3216"/>
               <a:ext cx="2688" cy="912"/>
@@ -7417,51 +7629,57 @@
             <a:srcRect l="28906" t="34375" r="35156" b="48958"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="144" y="3216"/>
               <a:ext cx="2688" cy="935"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:noFill/>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Rectangle 7"/>
+          <p:cNvPr id="6" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
@@ -7524,51 +7742,57 @@
                   <a:srgbClr val="99FF33"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="6000" b="1">
               <a:solidFill>
                 <a:srgbClr val="CC00CC"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="8" name="Group 9"/>
+          <p:cNvPr id="8" name="Group 9">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGrpSpPr>
             <a:grpSpLocks/>
           </p:cNvGrpSpPr>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr bwMode="auto">
           <a:xfrm>
             <a:off x="7467600" y="5791200"/>
             <a:ext cx="1371600" cy="762000"/>
             <a:chOff x="144" y="3216"/>
             <a:chExt cx="2640" cy="864"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="9" name="Rectangle 10"/>
             <p:cNvSpPr>
               <a:spLocks noChangeArrowheads="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="144" y="3216"/>
               <a:ext cx="2640" cy="864"/>
@@ -7621,99 +7845,120 @@
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="144" y="3216"/>
               <a:ext cx="2640" cy="861"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:noFill/>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Rectangle 4"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="762000" y="1752600"/>
             <a:ext cx="7924800" cy="2667000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" fontAlgn="auto">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="8000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Will keep children’s heart healthy!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -7837,129 +8082,163 @@
               </a:rPr>
               <a:t>Vegetable</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:spcBef>
                 <a:spcPct val="50000"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="009900"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> Nutrients</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Box 4"/>
           <p:cNvSpPr txBox="1">
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="3352800" y="1600200"/>
             <a:ext cx="2514600" cy="762000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:ln w="12700" cap="sq">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
+          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="50000"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4400" b="1">
+              <a:rPr kumimoji="0" lang="en-US" sz="4400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:srgbClr val="8B8B8B"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>similar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 5" descr="Fight cancer, heart disease, and effects of aging with colorful fruits &amp; vegetables"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="3352800" y="4419600"/>
             <a:ext cx="2590800" cy="1844675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Rectangle 6"/>
+          <p:cNvPr id="6" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
@@ -7995,106 +8274,96 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="152400"/>
             <a:ext cx="7772400" cy="1924050"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="4000" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Nutrition for Young Children</a:t>
             </a:r>
-            <a:r>
-[...8 lines deleted...]
-            </a:r>
             <a:br>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1600200"/>
             <a:ext cx="7543800" cy="2133600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>This presentation is intended for trainers to provide detailed information about the fruits and vegetables group.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 6"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1600200" y="3886200"/>
             <a:ext cx="7315200" cy="707886"/>
           </a:xfrm>
@@ -8145,169 +8414,156 @@
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="990600" y="3962400"/>
             <a:ext cx="528638" cy="533400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Objectives</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Content Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600200"/>
             <a:ext cx="8305800" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>The learner will be able to: </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Describe appropriate communication with children.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
-[...4 lines deleted...]
-              <a:t>the key nutrients in fruits and vegetables.</a:t>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Describe the key nutrients in fruits and vegetables.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Describe how the nutrients benefit the body.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Recognize the recommended portions of fruits and vegetables for young children.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Identify a variety of fruits and vegetables to offer young children.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -8315,79 +8571,84 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1219200" y="274638"/>
             <a:ext cx="6781800" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>How to communicate information about nutrition?</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Content Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="46083" name="Picture 3" descr="C:\Documents and Settings\sramsay\Local Settings\Temporary Internet Files\Content.IE5\0Z27FBGV\MPj03169740000[1].jpg"/>
+          <p:cNvPr id="46083" name="Picture 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="533399" y="1752600"/>
             <a:ext cx="5318911" cy="3581400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
@@ -8415,192 +8676,189 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1219200" y="274638"/>
             <a:ext cx="6781800" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Appropriate Communication with Children</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1066800" y="2286000"/>
             <a:ext cx="7620000" cy="3840163"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5400" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="5400" dirty="0"/>
               <a:t>Concrete vs. Abstract</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="1800" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Give children information appropriate to their cognitive developmental stage!</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Child Appropriate Phrases</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1981200"/>
             <a:ext cx="8229600" cy="4144963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Appropriate nutrition information for young children is </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" b="1" i="1" dirty="0"/>
               <a:t>concrete</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>!</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="6000" dirty="0"/>
               <a:t>Describe what nutrients do for the body!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -8625,109 +8883,145 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:ln w="12700" cap="sq">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:spcBef>
                 <a:spcPct val="50000"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4400" b="1">
+              <a:rPr lang="en-US" sz="4400" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>similar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Box 5"/>
           <p:cNvSpPr txBox="1">
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="228600" y="1219200"/>
             <a:ext cx="3276600" cy="1555750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:ln w="12700" cap="sq">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
+          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="50000"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4800" b="1">
+              <a:rPr kumimoji="0" lang="en-US" sz="4800" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="CC0000"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Fruit Group</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="4800" b="1">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="4800" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="CC0000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Box 6"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="5638800" y="1219200"/>
             <a:ext cx="3276600" cy="1555750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:ln w="12700" cap="sq">
@@ -8771,51 +9065,57 @@
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="3124200" y="3733800"/>
             <a:ext cx="2590800" cy="1844675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Rectangle 16"/>
+          <p:cNvPr id="6" name="Rectangle 16">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
@@ -8987,226 +9287,328 @@
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text Box 2"/>
           <p:cNvSpPr txBox="1">
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="3505200" y="914400"/>
             <a:ext cx="2514600" cy="762000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:ln w="12700" cap="sq">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
+          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="50000"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4400" b="1">
+              <a:rPr kumimoji="0" lang="en-US" sz="4400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:srgbClr val="8B8B8B"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>similar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Rectangle 6"/>
+          <p:cNvPr id="3" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="4" name="Group 12"/>
+          <p:cNvPr id="4" name="Group 12">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGrpSpPr>
             <a:grpSpLocks/>
           </p:cNvGrpSpPr>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr bwMode="auto">
           <a:xfrm>
             <a:off x="762000" y="152400"/>
             <a:ext cx="7772400" cy="2971800"/>
             <a:chOff x="384" y="1968"/>
             <a:chExt cx="4896" cy="1872"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="5" name="Picture 7" descr="MPj03878900000[1]"/>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId4" cstate="print"/>
+            <a:blip r:embed="rId3" cstate="print"/>
             <a:srcRect l="14598" t="10417" r="15329" b="14583"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="4032" y="1968"/>
               <a:ext cx="1248" cy="1872"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:noFill/>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="6" name="Picture 11" descr="MPPH02140J0000[1]"/>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId5" cstate="print"/>
+            <a:blip r:embed="rId4" cstate="print"/>
             <a:srcRect l="11111" r="11111"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="384" y="2208"/>
               <a:ext cx="1488" cy="1259"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:noFill/>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="7" name="Object 13"/>
+          <p:cNvPr id="7" name="Object 13">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1761826929"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1828800" y="2590800"/>
           <a:ext cx="6096000" cy="4067175"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
-            <p:oleObj spid="_x0000_s19458" name="Chart" r:id="rId6" imgW="6096145" imgH="4069057" progId="MSGraph.Chart.8">
-[...1 lines deleted...]
-            </p:oleObj>
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj spid="_x0000_s19458" name="Chart" r:id="rId5" imgW="6096145" imgH="4069057" progId="MSGraph.Chart.8">
+                  <p:embed followColorScheme="full"/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Chart" r:id="rId5" imgW="6096145" imgH="4069057" progId="MSGraph.Chart.8">
+                  <p:embed followColorScheme="full"/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="0" name="Object 13"/>
+                      <p:cNvPicPr>
+                        <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      </p:cNvPicPr>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId6">
+                        <a:extLst>
+                          <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                            <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          </a:ext>
+                        </a:extLst>
+                      </a:blip>
+                      <a:srcRect/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="1828800" y="2590800"/>
+                        <a:ext cx="6096000" cy="4067175"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                      </a:extLst>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
@@ -9395,90 +9797,120 @@
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 2"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="228600" y="228600"/>
             <a:ext cx="3352800" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" b="1">
+              <a:rPr kumimoji="0" lang="en-US" sz="6000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="CC0000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Fruits</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1828800" y="2819400"/>
             <a:ext cx="5410200" cy="1295400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
@@ -9514,51 +9946,57 @@
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buClr>
                 <a:schemeClr val="bg2"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="4800" b="1">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="4" name="Group 4"/>
+          <p:cNvPr id="4" name="Group 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGrpSpPr>
             <a:grpSpLocks/>
           </p:cNvGrpSpPr>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr bwMode="auto">
           <a:xfrm>
             <a:off x="304800" y="5791200"/>
             <a:ext cx="1447800" cy="722313"/>
             <a:chOff x="144" y="3216"/>
             <a:chExt cx="2688" cy="935"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="5" name="Rectangle 5"/>
             <p:cNvSpPr>
               <a:spLocks noChangeArrowheads="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="144" y="3216"/>
               <a:ext cx="2688" cy="912"/>
@@ -9609,51 +10047,57 @@
             <a:srcRect l="28906" t="34375" r="35156" b="48958"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="144" y="3216"/>
               <a:ext cx="2688" cy="935"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:noFill/>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Rectangle 7"/>
+          <p:cNvPr id="7" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
@@ -9716,51 +10160,57 @@
                   <a:srgbClr val="99FF33"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="6000" b="1">
               <a:solidFill>
                 <a:srgbClr val="CC00CC"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="9" name="Group 9"/>
+          <p:cNvPr id="9" name="Group 9">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGrpSpPr>
             <a:grpSpLocks/>
           </p:cNvGrpSpPr>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr bwMode="auto">
           <a:xfrm>
             <a:off x="7467600" y="5791200"/>
             <a:ext cx="1371600" cy="762000"/>
             <a:chOff x="144" y="3216"/>
             <a:chExt cx="2640" cy="864"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="10" name="Rectangle 10"/>
             <p:cNvSpPr>
               <a:spLocks noChangeArrowheads="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="144" y="3216"/>
               <a:ext cx="2640" cy="864"/>
@@ -10488,95 +10938,105 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>693</Words>
+  <Words>707</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
   <Paragraphs>79</Paragraphs>
   <Slides>15</Slides>
   <Notes>13</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
+    <vt:vector size="8" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Embedded OLE Servers</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="17" baseType="lpstr">
+    <vt:vector size="21" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Arial Black</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Tahoma</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Chart</vt:lpstr>
-      <vt:lpstr>Slide 1</vt:lpstr>
+      <vt:lpstr>Workshop Presentation</vt:lpstr>
       <vt:lpstr>Nutrition for Young Children </vt:lpstr>
       <vt:lpstr>Objectives</vt:lpstr>
       <vt:lpstr>How to communicate information about nutrition?</vt:lpstr>
       <vt:lpstr>Appropriate Communication with Children</vt:lpstr>
       <vt:lpstr>Child Appropriate Phrases</vt:lpstr>
-      <vt:lpstr>Slide 7</vt:lpstr>
-[...7 lines deleted...]
-      <vt:lpstr>Slide 15</vt:lpstr>
+      <vt:lpstr>Fruit Group</vt:lpstr>
+      <vt:lpstr>similar</vt:lpstr>
+      <vt:lpstr>Fruits</vt:lpstr>
+      <vt:lpstr>Will make children feel good!</vt:lpstr>
+      <vt:lpstr>Keep children from getting sick!</vt:lpstr>
+      <vt:lpstr>Will make children’s hair shiny!</vt:lpstr>
+      <vt:lpstr>Will make children’s skin look and feel good!</vt:lpstr>
+      <vt:lpstr>Will keep children’s heart healthy!</vt:lpstr>
+      <vt:lpstr>similar</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Idaho</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Slide 1</dc:title>
   <dc:creator>Becky S</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>