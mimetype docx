--- v0 (2025-11-14)
+++ v1 (2026-08-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="16749146" w14:textId="4670C24C" w:rsidR="00201E58" w:rsidRPr="00377C71" w:rsidRDefault="00377C71" w:rsidP="00377C71">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00377C71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>University of Idaho</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EDAADDB" w14:textId="65F679AE" w:rsidR="00377C71" w:rsidRPr="00377C71" w:rsidRDefault="00377C71" w:rsidP="00377C71">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -655,51 +655,79 @@
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-14"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Wingdings" w:cs="Wingdings"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Wingdings" w:cs="Wingdings"/>
         </w:rPr>
         <w:t>Address_______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30897554" w14:textId="16F6C313" w:rsidR="00377C71" w:rsidRDefault="00377C71" w:rsidP="00377C71">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-14"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Wingdings" w:cs="Wingdings"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Wingdings" w:cs="Wingdings"/>
         </w:rPr>
-        <w:t>City___________________________________  State ____________  Zip __________________________</w:t>
+        <w:t>City__________________________________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Wingdings" w:cs="Wingdings"/>
+        </w:rPr>
+        <w:t>_  State</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Wingdings" w:cs="Wingdings"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ___________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Wingdings" w:cs="Wingdings"/>
+        </w:rPr>
+        <w:t>_  Zip</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Wingdings" w:cs="Wingdings"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A0569E6" w14:textId="38901F73" w:rsidR="00377C71" w:rsidRDefault="00377C71" w:rsidP="00377C71">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-14"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Wingdings" w:cs="Wingdings"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Wingdings" w:cs="Wingdings"/>
         </w:rPr>
         <w:t>Phone____________________________________</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Wingdings" w:cs="Wingdings"/>
         </w:rPr>
         <w:t>_  Email</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
@@ -820,54 +848,54 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
-              <v:group w14:anchorId="650C8309" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:50.5pt;margin-top:23.75pt;width:518.5pt;height:.1pt;z-index:-251657216;mso-position-horizontal-relative:page" coordorigin="1152,762" coordsize="10370,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEHneQ/QIAAPwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtuGyEQfa/Uf0A8tkr2EjtOrKyjKjdV&#10;SttIcT8AA3tRWaCAvXa/vgPsOhsnUaXUDwh2hjNnzgzji8ttK9CGG9soWeDsOMWIS6pYI6sC/1ze&#10;Hp1hZB2RjAgleYF33OLLxccPF52e81zVSjBuEIBIO+90gWvn9DxJLK15S+yx0lyCsVSmJQ6OpkqY&#10;IR2gtyLJ0/Q06ZRh2ijKrYWv19GIFwG/LDl1P8rScodEgYGbC6sJ68qvyeKCzCtDdN3QngZ5B4uW&#10;NBKC7qGuiSNobZoXUG1DjbKqdMdUtYkqy4bykANkk6UH2dwZtdYhl2reVXovE0h7oNO7Yen3zZ3R&#10;j/rBRPawvVf0lwVdkk5X87Hdn6vojFbdN8WgnmTtVEh8W5rWQ0BKaBv03e315VuHKHw8nZ5NzqdQ&#10;Bgq2LJ/18tMaauQvZdk0xwhss9M8VobWN/3dLD0B/3Az2BIyjyEDzZ6WLzv0kX2Syv6fVI810TxU&#10;wHopHgxqWIGBpCQtZH9rOPe9iU48XR8bnAYx7VjJkcW7WRD8nxq+lGMQ8k0xyJyurbvjKtSCbO6t&#10;ix3OYBcqzHrqSxCzbAU0++cjlCIfKyz9i9i7ZYPbpwQtU9ShGLtHHcBAkQOw19FOBj+Plo/RoJ7V&#10;QJLUA2+6lT1x2CHih0oa2k0r6ztmCfSGPgMEcPJJvuELwQ99450+hIFpcTgnDEYwJ1ZRFU2cZ+ZD&#10;+C3qoGVDW/ovrdrwpQo2d/ACIMqTVcixV1/JEa9ohys+BLzCuAlhPdtReaW6bYQIlRDSk8nPprNp&#10;kMcq0TBv9XysqVZXwqAN8UMw/Hw+gPbMDYaNZAGt5oTdSIbcTkOTs4a0SrIogSONeNUEaALEh9cY&#10;uzs+h5ViO+h0o+LghT8K2NTK/MGog6FbYPt7TQzHSHyV8FTPs8nET+lwmExnORzM2LIaW4ikAFVg&#10;h6Ez/PbKxcm+1qapaoiUBTGk+gJTqmz8Uwj8Iqv+ANMi7MKIhd2zGT4+B6+nP63FXwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPbaHe3fAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNyoY0ppFeJUVQWcKiRaJMTNjbdJ1HgdxW6S/j2bExxndjT7JluPrhE9dqH2pEHNEhBIhbc1lRq+&#10;Dm8PKxAhGrKm8YQarhhgnd/eZCa1fqBP7PexFFxCITUaqhjbVMpQVOhMmPkWiW8n3zkTWXaltJ0Z&#10;uNw18jFJnqUzNfGHyrS4rbA47y9Ow/tghs1cvfa782l7/TksPr53CrW+vxs3LyAijvEvDBM+o0PO&#10;TEd/IRtEwzpRvCVqeFouQEwBNV+xc5ycJcg8k/8n5L8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEABB53kP0CAAD8BgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA9tod7d8AAAAKAQAADwAAAAAAAAAAAAAAAABXBQAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAGMGAAAAAA==&#10;">
-                <v:shape id="Freeform 3" o:spid="_x0000_s1027" style="position:absolute;left:1152;top:762;width:10370;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10370,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBvVgx6wwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6kbRIjEbiZZCSyloFLw+ss8kmH0bdrcm/ffdQqHHYWa+YbLtaDpxJ+dbywrmswQE&#10;cWV1y7WC8+n1aQ3CB2SNnWVS8E0etvnkIcNU24GPdC9DLSKEfYoKmhD6VEpfNWTQz2xPHL2rdQZD&#10;lK6W2uEQ4aaTiyR5lgZbjgsN9rRvqLqVX0aBLd4/uPjsXXlZXlarsCuWh5dBqcfpWGxABBrDf/iv&#10;/aYVLOD3SrwBMv8BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAb1YMesMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l10370,e" filled="f" strokeweight="2.25pt">
+              <v:group id="Group 2" style="position:absolute;margin-left:50.5pt;margin-top:23.75pt;width:518.5pt;height:.1pt;z-index:-251657216;mso-position-horizontal-relative:page" coordsize="10370,2" coordorigin="1152,762" o:spid="_x0000_s1026" w14:anchorId="650C8309" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEHneQ/QIAAPwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtuGyEQfa/Uf0A8tkr2EjtOrKyjKjdV&#10;SttIcT8AA3tRWaCAvXa/vgPsOhsnUaXUDwh2hjNnzgzji8ttK9CGG9soWeDsOMWIS6pYI6sC/1ze&#10;Hp1hZB2RjAgleYF33OLLxccPF52e81zVSjBuEIBIO+90gWvn9DxJLK15S+yx0lyCsVSmJQ6OpkqY&#10;IR2gtyLJ0/Q06ZRh2ijKrYWv19GIFwG/LDl1P8rScodEgYGbC6sJ68qvyeKCzCtDdN3QngZ5B4uW&#10;NBKC7qGuiSNobZoXUG1DjbKqdMdUtYkqy4bykANkk6UH2dwZtdYhl2reVXovE0h7oNO7Yen3zZ3R&#10;j/rBRPawvVf0lwVdkk5X87Hdn6vojFbdN8WgnmTtVEh8W5rWQ0BKaBv03e315VuHKHw8nZ5NzqdQ&#10;Bgq2LJ/18tMaauQvZdk0xwhss9M8VobWN/3dLD0B/3Az2BIyjyEDzZ6WLzv0kX2Syv6fVI810TxU&#10;wHopHgxqWIGBpCQtZH9rOPe9iU48XR8bnAYx7VjJkcW7WRD8nxq+lGMQ8k0xyJyurbvjKtSCbO6t&#10;ix3OYBcqzHrqSxCzbAU0++cjlCIfKyz9i9i7ZYPbpwQtU9ShGLtHHcBAkQOw19FOBj+Plo/RoJ7V&#10;QJLUA2+6lT1x2CHih0oa2k0r6ztmCfSGPgMEcPJJvuELwQ99450+hIFpcTgnDEYwJ1ZRFU2cZ+ZD&#10;+C3qoGVDW/ovrdrwpQo2d/ACIMqTVcixV1/JEa9ohys+BLzCuAlhPdtReaW6bYQIlRDSk8nPprNp&#10;kMcq0TBv9XysqVZXwqAN8UMw/Hw+gPbMDYaNZAGt5oTdSIbcTkOTs4a0SrIogSONeNUEaALEh9cY&#10;uzs+h5ViO+h0o+LghT8K2NTK/MGog6FbYPt7TQzHSHyV8FTPs8nET+lwmExnORzM2LIaW4ikAFVg&#10;h6Ez/PbKxcm+1qapaoiUBTGk+gJTqmz8Uwj8Iqv+ANMi7MKIhd2zGT4+B6+nP63FXwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPbaHe3fAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNyoY0ppFeJUVQWcKiRaJMTNjbdJ1HgdxW6S/j2bExxndjT7JluPrhE9dqH2pEHNEhBIhbc1lRq+&#10;Dm8PKxAhGrKm8YQarhhgnd/eZCa1fqBP7PexFFxCITUaqhjbVMpQVOhMmPkWiW8n3zkTWXaltJ0Z&#10;uNw18jFJnqUzNfGHyrS4rbA47y9Ow/tghs1cvfa782l7/TksPr53CrW+vxs3LyAijvEvDBM+o0PO&#10;TEd/IRtEwzpRvCVqeFouQEwBNV+xc5ycJcg8k/8n5L8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEABB53kP0CAAD8BgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA9tod7d8AAAAKAQAADwAAAAAAAAAAAAAAAABXBQAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAGMGAAAAAA==&#10;">
+                <v:shape id="Freeform 3" style="position:absolute;left:1152;top:762;width:10370;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10370,2" o:spid="_x0000_s1027" filled="f" strokeweight="2.25pt" path="m,l10370,e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBvVgx6wwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6kbRIjEbiZZCSyloFLw+ss8kmH0bdrcm/ffdQqHHYWa+YbLtaDpxJ+dbywrmswQE&#10;cWV1y7WC8+n1aQ3CB2SNnWVS8E0etvnkIcNU24GPdC9DLSKEfYoKmhD6VEpfNWTQz2xPHL2rdQZD&#10;lK6W2uEQ4aaTiyR5lgZbjgsN9rRvqLqVX0aBLd4/uPjsXXlZXlarsCuWh5dBqcfpWGxABBrDf/iv&#10;/aYVLOD3SrwBMv8BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAb1YMesMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:stroke startarrow="diamond" endarrow="diamond"/>
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10370,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="26C03322" w14:textId="4BF39963" w:rsidR="00377C71" w:rsidRDefault="00377C71" w:rsidP="00377C71">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-14"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Wingdings" w:cs="Wingdings"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13275235" w14:textId="6B15E551" w:rsidR="00377C71" w:rsidRDefault="00377C71" w:rsidP="00377C71">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-14"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Wingdings" w:cs="Wingdings"/>
@@ -1974,51 +2002,51 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="0005529D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="0005529D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="0005529D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>gram.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12440544" w14:textId="275DE82B" w:rsidR="00377C71" w:rsidRPr="0005529D" w:rsidRDefault="00377C71" w:rsidP="00377C71">
+    <w:p w14:paraId="12440544" w14:textId="7C9F28EC" w:rsidR="00377C71" w:rsidRPr="0005529D" w:rsidRDefault="00377C71" w:rsidP="00377C71">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="292" w:lineRule="exact"/>
         <w:ind w:left="360" w:right="-14" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0005529D">
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidRPr="0005529D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0005529D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="26"/>
         </w:rPr>
@@ -2215,614 +2243,110 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="0005529D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00266E9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00680087">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t>Monday, December</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EC7D99">
+        <w:t xml:space="preserve">Monday, </w:t>
+      </w:r>
+      <w:r w:rsidR="292D45E6" w:rsidRPr="1BED5894">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00201E58">
+        <w:t>November 30, 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1BED5894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="1BED5894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>however</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="1BED5894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nominations will be accepted throughout the year.</w:t>
+      </w:r>
+      <w:r w:rsidR="00201E58" w:rsidRPr="1BED5894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1BED5894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nominations received after </w:t>
+      </w:r>
+      <w:r w:rsidR="5D07520D" w:rsidRPr="1BED5894">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00680087">
+        <w:t>November 30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1BED5894">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...541 lines deleted...]
-        <w:t>s.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1BED5894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>will be held for next year’s award process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="568ACB0F" w14:textId="77777777" w:rsidR="00377C71" w:rsidRPr="0005529D" w:rsidRDefault="00377C71" w:rsidP="00377C71">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6880"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="648" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0005529D">
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidRPr="0005529D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -3005,112 +2529,76 @@
       </w:r>
       <w:r w:rsidRPr="00266E9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00266E9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0005529D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="253C5DAA" w14:textId="6E4642A0" w:rsidR="00377C71" w:rsidRDefault="00377C71" w:rsidP="00377C71">
+    <w:p w14:paraId="756EC78B" w14:textId="5AED6474" w:rsidR="00377C71" w:rsidRDefault="00377C71" w:rsidP="00377C71">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6880"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="648" w:hanging="360"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0005529D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="17"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">U of I CALS – Attn: </w:t>
       </w:r>
-      <w:r w:rsidR="00680087">
-[...34 lines deleted...]
-        <w:t>208-364-4617</w:t>
+      <w:r w:rsidR="13A39095" w:rsidRPr="1BED5894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Faith Vanselow - fvanselow@uidaho.edu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A1B72A0" w14:textId="77777777" w:rsidR="00377C71" w:rsidRDefault="00377C71" w:rsidP="00377C71">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6880"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="648" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="525E5CAF" w14:textId="2A15E69A" w:rsidR="00377C71" w:rsidRPr="00423E49" w:rsidRDefault="00377C71" w:rsidP="00377C71">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3602,120 +3090,120 @@
     </w:p>
     <w:p w14:paraId="478A3B5E" w14:textId="77777777" w:rsidR="00377C71" w:rsidRPr="00377C71" w:rsidRDefault="00377C71" w:rsidP="00377C71">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6880"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="648" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="188D2C3F" w14:textId="77777777" w:rsidR="00377C71" w:rsidRDefault="00377C71" w:rsidP="00377C71">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-14"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Wingdings" w:cs="Wingdings"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00377C71" w:rsidSect="00377C71">
-      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1260" w:right="1440" w:bottom="180" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7880E96D" w14:textId="77777777" w:rsidR="00507F6D" w:rsidRDefault="00507F6D" w:rsidP="00377C71">
+    <w:p w14:paraId="77240909" w14:textId="77777777" w:rsidR="00EA350F" w:rsidRDefault="00EA350F" w:rsidP="00377C71">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FB31BF5" w14:textId="77777777" w:rsidR="00507F6D" w:rsidRDefault="00507F6D" w:rsidP="00377C71">
+    <w:p w14:paraId="6D72BA04" w14:textId="77777777" w:rsidR="00EA350F" w:rsidRDefault="00EA350F" w:rsidP="00377C71">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2A41AB60" w14:textId="77E05561" w:rsidR="00377C71" w:rsidRDefault="00377C71">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="743869FD" wp14:editId="71023901">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4465122</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-215760</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2097405" cy="569595"/>
           <wp:effectExtent l="0" t="0" r="0" b="1905"/>
           <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="20950"/>
               <wp:lineTo x="21384" y="20950"/>
               <wp:lineTo x="21384" y="0"/>
@@ -3749,113 +3237,121 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2097405" cy="569595"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A8E7EF2" w14:textId="77777777" w:rsidR="00507F6D" w:rsidRDefault="00507F6D" w:rsidP="00377C71">
+    <w:p w14:paraId="3236C768" w14:textId="77777777" w:rsidR="00EA350F" w:rsidRDefault="00EA350F" w:rsidP="00377C71">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="064468A2" w14:textId="77777777" w:rsidR="00507F6D" w:rsidRDefault="00507F6D" w:rsidP="00377C71">
+    <w:p w14:paraId="0305C144" w14:textId="77777777" w:rsidR="00EA350F" w:rsidRDefault="00EA350F" w:rsidP="00377C71">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00377C71"/>
     <w:rsid w:val="00003767"/>
     <w:rsid w:val="000C78A0"/>
+    <w:rsid w:val="00150FC0"/>
     <w:rsid w:val="00201E58"/>
     <w:rsid w:val="00377C71"/>
+    <w:rsid w:val="003E7BD8"/>
     <w:rsid w:val="00507F6D"/>
     <w:rsid w:val="005500B8"/>
     <w:rsid w:val="00680087"/>
     <w:rsid w:val="00A15845"/>
     <w:rsid w:val="00C16EEC"/>
     <w:rsid w:val="00C31E08"/>
     <w:rsid w:val="00E62D73"/>
+    <w:rsid w:val="00EA350F"/>
     <w:rsid w:val="00EC7D99"/>
+    <w:rsid w:val="13A39095"/>
+    <w:rsid w:val="19294332"/>
+    <w:rsid w:val="1BED5894"/>
+    <w:rsid w:val="292D45E6"/>
+    <w:rsid w:val="5D07520D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="424C2A98"/>
@@ -4346,51 +3842,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00377C71"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:craska@uidaho.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -4653,54 +4149,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>325</Words>
-  <Characters>1478</Characters>
+  <Words>260</Words>
+  <Characters>1486</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1796</CharactersWithSpaces>
+  <CharactersWithSpaces>1743</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Schoepflin, Carly (craska@uidaho.edu)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>