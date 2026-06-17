--- v0 (2025-11-16)
+++ v1 (2026-06-17)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483840" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="258" r:id="rId4"/>
     <p:sldId id="265" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="267" r:id="rId7"/>
     <p:sldId id="266" r:id="rId8"/>
     <p:sldId id="268" r:id="rId9"/>
     <p:sldId id="269" r:id="rId10"/>
     <p:sldId id="260" r:id="rId11"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
@@ -132,101 +132,146 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
+  <p:extLst>
+    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2160">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="2880">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main"/>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
+  <p:extLst>
+    <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
+      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
+    </p:ext>
+    <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
+    </p:ext>
+    <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
+    </p:ext>
+  </p:extLst>
+</p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="64" d="100"/>
-          <a:sy n="64" d="100"/>
+          <a:sx n="105" d="100"/>
+          <a:sy n="105" d="100"/>
         </p:scale>
-        <p:origin x="-618" y="-90"/>
+        <p:origin x="1794" y="96"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="66" d="100"/>
         <a:sy n="66" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
-  <p:gridSpacing cx="78028800" cy="78028800"/>
+  <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
@@ -277,54 +322,53 @@
         <p:nvSpPr>
           <p:cNvPr id="14" name="Title 13"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1432560" y="359898"/>
             <a:ext cx="7406640" cy="1472184"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr/>
             </a:lvl1pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" smtClean="0"/>
+              <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="Subtitle 21"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1432560" y="1850064"/>
             <a:ext cx="7406640" cy="1752600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr tIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr marL="27432" indent="0" algn="l">
               <a:buNone/>
               <a:defRPr sz="2600">
@@ -342,120 +386,113 @@
             <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
               <a:buNone/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
             </a:lvl9pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" smtClean="0"/>
+              <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:fld id="{CF264224-BA3B-40A0-BC6C-8E26AD7A0475}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/21/2011</a:t>
+              <a:t>5/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Footer Placeholder 19"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Slide Number Placeholder 9"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:fld id="{6BEEDF11-A419-450E-B86E-D9E9C924B437}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Oval 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="921433" y="1413802"/>
             <a:ext cx="210312" cy="210312"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:gradFill rotWithShape="1">
@@ -500,277 +537,262 @@
                 <a:shade val="90000"/>
                 <a:satMod val="110000"/>
                 <a:alpha val="60000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:endParaRPr kumimoji="0" lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Oval 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1157176" y="1345016"/>
             <a:ext cx="64008" cy="64008"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700" cap="rnd" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="accent1">
                 <a:shade val="75000"/>
                 <a:alpha val="60000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:endParaRPr kumimoji="0" lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="en-US" smtClean="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
-[...4 lines deleted...]
-            <p:ph type="body" orient="vert" idx="1"/>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr vert="eaVert"/>
-[...52 lines deleted...]
-        <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:fld id="{CF264224-BA3B-40A0-BC6C-8E26AD7A0475}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/21/2011</a:t>
+              <a:t>5/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:fld id="{6BEEDF11-A419-450E-B86E-D9E9C924B437}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -780,361 +802,339 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6858000" y="274639"/>
             <a:ext cx="1828800" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
-          <a:lstStyle>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="en-US" smtClean="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143000" y="274640"/>
             <a:ext cx="5562600" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:fld id="{CF264224-BA3B-40A0-BC6C-8E26AD7A0475}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/21/2011</a:t>
+              <a:t>5/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:fld id="{6BEEDF11-A419-450E-B86E-D9E9C924B437}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="en-US" smtClean="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
-[...4 lines deleted...]
-            <p:ph idx="1"/>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...55 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:fld id="{CF264224-BA3B-40A0-BC6C-8E26AD7A0475}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/21/2011</a:t>
+              <a:t>5/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:fld id="{6BEEDF11-A419-450E-B86E-D9E9C924B437}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="secHead" preserve="1">
   <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -1165,93 +1165,90 @@
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="25400" cap="rnd" cmpd="sng" algn="ctr">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="3">
             <a:schemeClr val="lt1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:endParaRPr kumimoji="0" lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2578392" y="2600325"/>
             <a:ext cx="6400800" cy="2286000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:lnSpc>
                 <a:spcPts val="4500"/>
               </a:lnSpc>
               <a:buNone/>
               <a:defRPr sz="4000" b="1" cap="all"/>
             </a:lvl1pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" smtClean="0"/>
+              <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2578392" y="1066800"/>
             <a:ext cx="6400800" cy="1509712"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="18288" indent="0">
               <a:lnSpc>
                 <a:spcPts val="2300"/>
@@ -1292,119 +1289,113 @@
             <a:lvl4pPr>
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" smtClean="0"/>
+              <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:fld id="{CF264224-BA3B-40A0-BC6C-8E26AD7A0475}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/21/2011</a:t>
+              <a:t>5/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:fld id="{6BEEDF11-A419-450E-B86E-D9E9C924B437}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rectangle 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="invGray">
           <a:xfrm>
             <a:off x="2286000" y="0"/>
             <a:ext cx="76200" cy="6858054"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
@@ -1418,53 +1409,51 @@
             <a:outerShdw blurRad="38550" dist="38000" dir="10800000" algn="tl" rotWithShape="0">
               <a:schemeClr val="bg2">
                 <a:shade val="20000"/>
                 <a:satMod val="110000"/>
                 <a:alpha val="25000"/>
               </a:schemeClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
         <p:style>
           <a:lnRef idx="3">
             <a:schemeClr val="lt1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:endParaRPr kumimoji="0" lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Oval 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2172321" y="2814656"/>
             <a:ext cx="210312" cy="210312"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:gradFill rotWithShape="1">
             <a:gsLst>
               <a:gs pos="0">
                 <a:schemeClr val="accent1">
                   <a:tint val="20000"/>
@@ -1505,376 +1494,363 @@
                 <a:shade val="90000"/>
                 <a:satMod val="110000"/>
                 <a:alpha val="60000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:endParaRPr kumimoji="0" lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Oval 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2408064" y="2745870"/>
             <a:ext cx="64008" cy="64008"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700" cap="rnd" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="accent1">
                 <a:shade val="75000"/>
                 <a:alpha val="60000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:endParaRPr kumimoji="0" lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1435608" y="274320"/>
             <a:ext cx="7498080" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="en-US" smtClean="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1435608" y="1524000"/>
             <a:ext cx="3657600" cy="4663440"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="2400"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5276088" y="1524000"/>
             <a:ext cx="3657600" cy="4663440"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="2400"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:fld id="{CF264224-BA3B-40A0-BC6C-8E26AD7A0475}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/21/2011</a:t>
+              <a:t>5/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:fld id="{6BEEDF11-A419-450E-B86E-D9E9C924B437}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -1892,54 +1868,53 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="5160336"/>
             <a:ext cx="8229600" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="4500" b="1" cap="none" baseline="0"/>
             </a:lvl1pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" smtClean="0"/>
+              <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="328278"/>
             <a:ext cx="4023360" cy="640080"/>
           </a:xfrm>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="10795">
             <a:solidFill>
               <a:schemeClr val="bg1"/>
             </a:solidFill>
@@ -1962,51 +1937,51 @@
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" smtClean="0"/>
+              <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4663440" y="328278"/>
             <a:ext cx="4023360" cy="640080"/>
           </a:xfrm>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="10795">
             <a:solidFill>
@@ -2031,51 +2006,51 @@
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" smtClean="0"/>
+              <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Content Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="969336"/>
             <a:ext cx="4023360" cy="4114800"/>
           </a:xfrm>
           <a:ln w="10795">
             <a:solidFill>
               <a:schemeClr val="bg1"/>
             </a:solidFill>
             <a:prstDash val="dash"/>
@@ -2113,79 +2088,79 @@
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="700"/>
               </a:spcBef>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="700"/>
               </a:spcBef>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4663440" y="969336"/>
             <a:ext cx="4023360" cy="4114800"/>
           </a:xfrm>
           <a:ln w="10795">
             <a:solidFill>
               <a:schemeClr val="bg1"/>
             </a:solidFill>
@@ -2224,148 +2199,142 @@
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="700"/>
               </a:spcBef>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="700"/>
               </a:spcBef>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:fld id="{CF264224-BA3B-40A0-BC6C-8E26AD7A0475}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/21/2011</a:t>
+              <a:t>5/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:fld id="{6BEEDF11-A419-450E-B86E-D9E9C924B437}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -2375,125 +2344,116 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1435608" y="274320"/>
             <a:ext cx="7498080" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
-          <a:lstStyle>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="en-US" smtClean="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:fld id="{CF264224-BA3B-40A0-BC6C-8E26AD7A0475}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/21/2011</a:t>
+              <a:t>5/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:fld id="{6BEEDF11-A419-450E-B86E-D9E9C924B437}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="blank" preserve="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -2524,122 +2484,114 @@
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="25400" cap="rnd" cmpd="sng" algn="ctr">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="3">
             <a:schemeClr val="lt1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:endParaRPr kumimoji="0" lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:fld id="{CF264224-BA3B-40A0-BC6C-8E26AD7A0475}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/21/2011</a:t>
+              <a:t>5/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:fld id="{6BEEDF11-A419-450E-B86E-D9E9C924B437}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="invGray">
           <a:xfrm>
             <a:off x="1014984" y="-54"/>
             <a:ext cx="73152" cy="6858054"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
@@ -2653,53 +2605,51 @@
             <a:outerShdw blurRad="38550" dist="38000" dir="10800000" algn="tl" rotWithShape="0">
               <a:schemeClr val="bg2">
                 <a:shade val="20000"/>
                 <a:satMod val="110000"/>
                 <a:alpha val="25000"/>
               </a:schemeClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
         <p:style>
           <a:lnRef idx="3">
             <a:schemeClr val="lt1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:endParaRPr kumimoji="0" lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="objTx" preserve="1">
   <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -2720,54 +2670,53 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="216778"/>
             <a:ext cx="3810000" cy="1162050"/>
           </a:xfrm>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:lnSpc>
                 <a:spcPts val="2000"/>
               </a:lnSpc>
               <a:buNone/>
               <a:defRPr sz="2200" b="1" cap="all" baseline="0"/>
             </a:lvl1pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" smtClean="0"/>
+              <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1406964"/>
             <a:ext cx="3810000" cy="698500"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="45720" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -2777,193 +2726,187 @@
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" smtClean="0"/>
+              <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2133600"/>
             <a:ext cx="8153400" cy="3992563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:fld id="{CF264224-BA3B-40A0-BC6C-8E26AD7A0475}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/21/2011</a:t>
+              <a:t>5/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:fld id="{6BEEDF11-A419-450E-B86E-D9E9C924B437}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="picTx" preserve="1">
   <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -2986,120 +2929,113 @@
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5886896" y="1066800"/>
             <a:ext cx="2743200" cy="1981200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:buNone/>
               <a:defRPr sz="2100" b="1">
                 <a:effectLst/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" smtClean="0"/>
+              <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:fld id="{CF264224-BA3B-40A0-BC6C-8E26AD7A0475}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/21/2011</a:t>
+              <a:t>5/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:fld id="{6BEEDF11-A419-450E-B86E-D9E9C924B437}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectangle 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="762000" y="1066800"/>
             <a:ext cx="4572000" cy="4572000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
@@ -3113,53 +3049,51 @@
           </a:ln>
           <a:effectLst>
             <a:outerShdw blurRad="55500" dist="18500" dir="5400000" algn="tl" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
           <a:scene3d>
             <a:camera prst="orthographicFront"/>
             <a:lightRig rig="twoPt" dir="t">
               <a:rot lat="0" lon="0" rev="7200000"/>
             </a:lightRig>
           </a:scene3d>
           <a:sp3d contourW="635">
             <a:bevelT w="25400" h="19050"/>
             <a:contourClr>
               <a:srgbClr val="969696"/>
             </a:contourClr>
           </a:sp3d>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="91440" tIns="274320" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="-283464" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPts val="3000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPct val="80000"/>
               <a:buFont typeface="Wingdings 2"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="3200" kern="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
@@ -3183,54 +3117,53 @@
             <a:avLst>
               <a:gd name="adj" fmla="val 783"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg2"/>
           </a:solidFill>
           <a:ln w="127000">
             <a:noFill/>
             <a:miter lim="800000"/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="91440" tIns="274320" anchor="t"/>
           <a:lstStyle>
             <a:lvl1pPr indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" algn="l" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr kumimoji="0" lang="en-US" dirty="0"/>
               <a:t>Click icon to add picture</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Flowchart: Process 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="19468671">
             <a:off x="396725" y="954341"/>
             <a:ext cx="685800" cy="204310"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartProcess">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FBFBFB">
               <a:alpha val="45098"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="6350" cap="rnd" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="FFFFFF">
@@ -3243,53 +3176,51 @@
             <a:outerShdw blurRad="25400" dist="25400" dir="3300000" sx="96000" sy="96000" algn="tl" rotWithShape="0">
               <a:schemeClr val="bg2">
                 <a:shade val="90000"/>
                 <a:satMod val="200000"/>
                 <a:alpha val="40000"/>
               </a:schemeClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
         <p:style>
           <a:lnRef idx="3">
             <a:schemeClr val="lt1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:endParaRPr kumimoji="0" lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Flowchart: Process 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="2103354" flipH="1">
             <a:off x="5003667" y="936786"/>
             <a:ext cx="649224" cy="204310"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartProcess">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FBFBFB">
               <a:alpha val="45098"/>
             </a:srgbClr>
           </a:solidFill>
@@ -3303,53 +3234,51 @@
           </a:ln>
           <a:effectLst>
             <a:outerShdw blurRad="25400" dist="25400" dir="3300000" sx="96000" sy="96000" algn="tl" rotWithShape="0">
               <a:schemeClr val="bg2">
                 <a:alpha val="20000"/>
               </a:schemeClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
         <p:style>
           <a:lnRef idx="3">
             <a:schemeClr val="lt1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:endParaRPr kumimoji="0" lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="4800600"/>
             <a:ext cx="4419600" cy="762000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle>
@@ -3362,51 +3291,51 @@
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:srgbClr val="777777"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="1000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" smtClean="0"/>
+              <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1003">
         <a:schemeClr val="bg2"/>
       </p:bgRef>
     </p:bg>
@@ -3454,53 +3383,51 @@
                 <a:shade val="70000"/>
                 <a:satMod val="200000"/>
                 <a:alpha val="100000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="3">
             <a:schemeClr val="lt1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:endParaRPr kumimoji="0" lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Oval 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="168816" y="21102"/>
             <a:ext cx="1702191" cy="1702191"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="27305" cap="rnd" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="bg2">
                 <a:tint val="45000"/>
@@ -3514,53 +3441,51 @@
             <a:outerShdw blurRad="25400" dist="25400" dir="5400000" algn="tl" rotWithShape="0">
               <a:schemeClr val="bg2">
                 <a:shade val="50000"/>
                 <a:satMod val="150000"/>
                 <a:alpha val="85000"/>
               </a:schemeClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
         <p:style>
           <a:lnRef idx="3">
             <a:schemeClr val="lt1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:endParaRPr kumimoji="0" lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Donut 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="2315675">
             <a:off x="182881" y="1055077"/>
             <a:ext cx="1125717" cy="1102624"/>
           </a:xfrm>
           <a:prstGeom prst="donut">
             <a:avLst>
               <a:gd name="adj" fmla="val 11833"/>
             </a:avLst>
           </a:prstGeom>
           <a:gradFill rotWithShape="1">
             <a:gsLst>
               <a:gs pos="0">
@@ -3606,245 +3531,235 @@
             <a:outerShdw blurRad="12700" dist="15000" dir="4500000" algn="tl" rotWithShape="0">
               <a:schemeClr val="bg2">
                 <a:shade val="10000"/>
                 <a:satMod val="200000"/>
                 <a:alpha val="35000"/>
               </a:schemeClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
         <p:style>
           <a:lnRef idx="3">
             <a:schemeClr val="lt1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:endParaRPr kumimoji="0" lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rectangle 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1012873" y="-54"/>
             <a:ext cx="8131127" cy="6858054"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="25400" cap="rnd" cmpd="sng" algn="ctr">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="3">
             <a:schemeClr val="lt1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:endParaRPr kumimoji="0" lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1435608" y="274638"/>
             <a:ext cx="7498080" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...4 lines deleted...]
-              <a:rPr kumimoji="0" lang="en-US" smtClean="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Text Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1435608" y="1447800"/>
             <a:ext cx="7498080" cy="4800600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" smtClean="0"/>
+              <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" smtClean="0"/>
+              <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" smtClean="0"/>
+              <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" smtClean="0"/>
+              <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" smtClean="0"/>
+              <a:rPr kumimoji="0" lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Date Placeholder 23"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3581400" y="6305550"/>
             <a:ext cx="2133600" cy="476250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr kumimoji="0" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:shade val="50000"/>
                     <a:satMod val="200000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CF264224-BA3B-40A0-BC6C-8E26AD7A0475}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/21/2011</a:t>
+              <a:t>5/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Footer Placeholder 9"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5715000" y="6305550"/>
             <a:ext cx="2895600" cy="476250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3938,53 +3853,51 @@
             <a:outerShdw blurRad="38550" dist="38000" dir="10800000" algn="tl" rotWithShape="0">
               <a:schemeClr val="bg2">
                 <a:shade val="20000"/>
                 <a:satMod val="110000"/>
                 <a:alpha val="25000"/>
               </a:schemeClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
         <p:style>
           <a:lnRef idx="3">
             <a:schemeClr val="lt1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
-          <a:lstStyle>
-[...1 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:endParaRPr kumimoji="0" lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483841" r:id="rId1"/>
     <p:sldLayoutId id="2147483842" r:id="rId2"/>
     <p:sldLayoutId id="2147483843" r:id="rId3"/>
     <p:sldLayoutId id="2147483844" r:id="rId4"/>
     <p:sldLayoutId id="2147483845" r:id="rId5"/>
     <p:sldLayoutId id="2147483846" r:id="rId6"/>
     <p:sldLayoutId id="2147483847" r:id="rId7"/>
     <p:sldLayoutId id="2147483848" r:id="rId8"/>
     <p:sldLayoutId id="2147483849" r:id="rId9"/>
     <p:sldLayoutId id="2147483850" r:id="rId10"/>
     <p:sldLayoutId id="2147483851" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
@@ -4364,2841 +4277,1738 @@
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2286000" y="1600200"/>
             <a:ext cx="5486400" cy="3657600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>Guiding Principles to </a:t>
             </a:r>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
             <a:br>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" b="1" dirty="0"/>
-              <a:t>Children’s </a:t>
-[...3 lines deleted...]
-              <a:t/>
+              <a:t>Support Children’s </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>Active Physical Play </a:t>
             </a:r>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
             <a:br>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" b="1" dirty="0"/>
-              <a:t>Group Settings</a:t>
-[...3 lines deleted...]
-              <a:t/>
+              <a:t>in Group Settings</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3276600" y="3810000"/>
             <a:ext cx="4572000" cy="1274298"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="70000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>.</a:t>
-            </a:r>
-[...2 lines deleted...]
-              <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1676400" y="1600200"/>
             <a:ext cx="6781800" cy="4038600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>Would you like to use a </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" u="sng" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" b="1" u="sng" dirty="0"/>
               <a:t>self evaluation tool </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
-[...12 lines deleted...]
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>for early childhood program staff who want to think about active physical play in early childhood programs?   </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>Download the free </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" i="1" dirty="0" smtClean="0"/>
-[...20 lines deleted...]
-                <a:hlinkClick r:id="rId2"/>
+              <a:rPr lang="en-US" b="1" i="1" dirty="0"/>
+              <a:t>Thinking About Active Physical Play Self Reflection Inventory</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t> (TAPP).  Go to   </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId2">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
               </a:rPr>
               <a:t>http://www.cals.uidaho.edu/mealtimeandactiveplay/02activeplay/index.html</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="685800"/>
             <a:ext cx="7315200" cy="4114800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Guiding principles </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>will help you </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>make decisions </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>about supporting </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>child’s </a:t>
-[...3 lines deleted...]
-              <a:t/>
+              <a:t>each child’s </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>physical play </a:t>
-[...3 lines deleted...]
-              <a:t/>
+              <a:t>active physical play </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>group </a:t>
-[...3 lines deleted...]
-              <a:t>settings</a:t>
+              <a:t>in group settings</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="457200"/>
             <a:ext cx="6858000" cy="5715000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
             <a:br>
-              <a:rPr lang="en-US" sz="3600" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="3600" dirty="0"/>
             </a:br>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
             <a:br>
-              <a:rPr lang="en-US" sz="3600" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="3600" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" b="1" u="sng" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="3600" b="1" u="sng" dirty="0">
                 <a:effectLst/>
               </a:rPr>
-              <a:t>Principle </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3600" b="1" u="sng" dirty="0" smtClean="0">
+              <a:t>Principle I</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="3600" b="1" u="sng" dirty="0">
                 <a:effectLst/>
               </a:rPr>
-              <a:t>I</a:t>
-[...10 lines deleted...]
-              </a:rPr>
             </a:br>
-            <a:r>
-[...4 lines deleted...]
-            </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
                 <a:effectLst/>
               </a:rPr>
-              <a:t>set </a:t>
-[...5 lines deleted...]
-              <a:t>safe, appropriately </a:t>
+              <a:t>Adults set safe, appropriately </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" b="1" dirty="0"/>
-              <a:t>challenging environments </a:t>
-[...3 lines deleted...]
-              <a:t>for</a:t>
+              <a:t>challenging environments for</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" sz="3600" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" b="1" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="3600" b="1" dirty="0"/>
-              <a:t>daily active physical </a:t>
-[...6 lines deleted...]
-              <a:rPr lang="en-US" sz="3100" dirty="0" smtClean="0">
+              <a:t> daily active physical play</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="3100" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t/>
-            </a:r>
+            </a:br>
             <a:br>
-              <a:rPr lang="en-US" sz="3100" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="3100" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
-            <a:r>
-[...19 lines deleted...]
-            </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2700" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>who work in early childhood settings </a:t>
-[...9 lines deleted...]
-            <a:r>
+              <a:t>Those who work in early childhood settings are obligated to support children in safe environments</a:t>
+            </a:r>
+            <a:br>
               <a:rPr lang="en-US" sz="2700" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>children in </a:t>
-[...16 lines deleted...]
-            </a:r>
+            </a:br>
             <a:br>
-              <a:rPr lang="en-US" sz="2700" dirty="0" smtClean="0">
-[...28 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="2700" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>ethics </a:t>
-[...24 lines deleted...]
-            </a:r>
+            </a:br>
             <a:r>
               <a:rPr lang="en-US" sz="2700" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>developmentally appropriate </a:t>
-[...7 lines deleted...]
-              <a:t>physical activities</a:t>
+              <a:t>Professional ethics require staff to provide developmentally appropriate physical activities</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" sz="2700" dirty="0" smtClean="0">
-[...13 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="2700" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>for </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2700" dirty="0" smtClean="0">
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="2700" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>young children   </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2700" b="1" dirty="0" smtClean="0">
+              <a:t> for young children   </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="2700" b="1" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t/>
-            </a:r>
+            </a:br>
             <a:br>
-              <a:rPr lang="en-US" sz="2700" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2700" b="1" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
-            <a:r>
-[...21 lines deleted...]
-            </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2700" i="1" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>physical play </a:t>
-[...9 lines deleted...]
-            <a:r>
+              <a:t>Active physical play environments must be safe </a:t>
+            </a:r>
+            <a:br>
               <a:rPr lang="en-US" sz="2700" i="1" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>be </a:t>
-[...14 lines deleted...]
-              </a:rPr>
             </a:br>
-            <a:r>
-[...6 lines deleted...]
-            </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2700" i="1" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>for age and </a:t>
-[...15 lines deleted...]
-              <a:t/>
+              <a:t>AND developmentally appropriate for age and stage </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" b="1" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" b="1" i="1" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
-            </a:r>
-[...4 lines deleted...]
-              <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" b="1" dirty="0">
                 <a:effectLst/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:effectLst/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1447800" y="457200"/>
             <a:ext cx="6781800" cy="6124754"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1" u="sng" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="3200" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Principle II</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Children engage in active physical play to develop their bodies and </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>for fun and enjoyment</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>When </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:t>When young children master physical skills, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>young children master physical skills, </a:t>
-[...32 lines deleted...]
-              <a:t>and a sense of achievement and accomplishment</a:t>
+              <a:t>they feel a sense of  physical well-being, and a sense of achievement and accomplishment</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US" sz="2400" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Staff in early childhood programs see children’s delighted reactions as they </a:t>
-[...39 lines deleted...]
-              <a:t>down a slide for the first time </a:t>
+              <a:t>Staff in early childhood programs see children’s delighted reactions as they take their first steps or successfully go down a slide for the first time </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US" sz="2400" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>A common phrase that young children use as they progress in physical skills is, “I did it!” </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-304800"/>
             <a:ext cx="7772400" cy="914400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
-            <a:r>
-[...9 lines deleted...]
-            </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
             <a:br>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
             </a:br>
-            <a:r>
+            <a:br>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t/>
-            </a:r>
+            </a:br>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="457200"/>
             <a:ext cx="7315200" cy="5909310"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1" u="sng" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="3200" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Principle </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" b="1" u="sng" dirty="0" smtClean="0">
+              <a:t>Principle III</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>III</a:t>
-[...7 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Each child has opportunity for frequent and vigorous active physical play</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1" dirty="0" smtClean="0">
+            <a:br>
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Each child has opportunity for frequent and vigorous active physical play</a:t>
-[...5 lines deleted...]
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t/>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:t>Children need space, time, and support for </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
-            </a:br>
-[...38 lines deleted...]
-              <a:t>and vigorous active physical play </a:t>
+              <a:t>frequent and vigorous active physical play </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US" sz="2400" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>A quality early childhood setting has </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:t>A quality early childhood setting has outdoor</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>outdoor</a:t>
+              <a:t> and inside areas that offer plenty of </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...59 lines deleted...]
-              <a:t>and time for active physical play </a:t>
+              <a:t>room and time for active physical play </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US" sz="2400" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Each </a:t>
-[...57 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Each day, several times a day, both teacher-directed activities and free play are available to support running, jumping, climbing, hopping, throwing, pedaling, pushing/pulling, and other vigorous physical activities</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="381000"/>
             <a:ext cx="7315200" cy="5539978"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1" u="sng" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="3200" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Principle </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" b="1" u="sng" dirty="0" smtClean="0">
+              <a:t>Principle IV </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>IV </a:t>
+              <a:t>Each child has time for and support for uninterrupted, sustained play</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1" dirty="0" smtClean="0">
+            <a:br>
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
-[...10 lines deleted...]
-            </a:endParaRPr>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Each child deserves to develop </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t/>
-[...24 lines deleted...]
-              </a:rPr>
               <a:t>the highest level of physical skills possible </a:t>
-            </a:r>
-[...65 lines deleted...]
-              <a:t>to advance that skill </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US" sz="2400" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>When </a:t>
-[...33 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:t>Lack of time or lack of opportunity to practice a skill can interrupt a child’s attempt to advance that skill </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>and need to practice </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:t>When staff evaluate a child’s level of physical ability </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>a skill, </a:t>
-[...15 lines deleted...]
-              <a:t>when and how to offer assistance, or know when to simply step back to support a child to as they learn a physical skill</a:t>
+              <a:t>and need to practice a skill, they know when and how to offer assistance, or know when to simply step back to support a child to as they learn a physical skill</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143000" y="304801"/>
             <a:ext cx="7543800" cy="5970865"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1" u="sng" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="3200" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Principle V</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Each child has access to many and varied active physical play options</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US" sz="2200" b="1" u="sng" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" sz="2200" b="1" u="sng" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Children engage in active physical </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+              <a:t>Children engage in active physical play</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>play</a:t>
-[...117 lines deleted...]
-              <a:t>child’s physical development</a:t>
+              <a:t> to develop their bodies and for fun and enjoyment</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US" sz="2200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>As a young child masters skills, </a:t>
-[...57 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+              <a:t>Running, jumping, kicking, pivoting, climbing, throwing, squatting, hopping, pushing, lifting, balancing, and pedaling… these skills are targets of a young child’s physical development</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
             </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>As a young child masters skills, creativity emerges, play becomes rich, and the child has physical skills to support a healthy life </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US" sz="2200" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>When children practice </a:t>
-[...37 lines deleted...]
-            </a:endParaRPr>
+              <a:t>When children practice physical skills in different ways in many different settings, those skills become enduring</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="685801"/>
             <a:ext cx="7315200" cy="5386090"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1" u="sng" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="3200" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Principle VI</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Active physical play is supported by </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>adult-child relationships and </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>child-to-child interactions</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" b="1" dirty="0" smtClean="0">
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
-[...10 lines deleted...]
-              <a:rPr lang="en-US" sz="2400" i="1" dirty="0" smtClean="0">
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Relationships </a:t>
-[...15 lines deleted...]
-              <a:t>…</a:t>
+              <a:t>Relationships influence…</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="744538" lvl="1" indent="-280988">
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:tabLst>
                 <a:tab pos="1654175" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Children’s </a:t>
-[...7 lines deleted...]
-              <a:t>initiation of active physical play</a:t>
+              <a:t>Children’s initiation of active physical play</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="744538" indent="-280988">
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:tabLst>
                 <a:tab pos="1654175" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>The types of play children choose</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="739775" indent="-276225">
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:tabLst>
                 <a:tab pos="1654175" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Creation of dramatic </a:t>
-[...15 lines deleted...]
-              <a:t>activities</a:t>
+              <a:t>Creation of dramatic play themes and activities</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="739775" indent="-276225">
               <a:tabLst>
                 <a:tab pos="1654175" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>	</a:t>
-[...29 lines deleted...]
-            </a:endParaRPr>
+              <a:t>	 that arise from active physical play and skill development</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US" sz="2400" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Relationships matter</a:t>
-[...7 lines deleted...]
-              <a:t>!</a:t>
+              <a:t>Relationships matter!</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="685800"/>
             <a:ext cx="7315200" cy="5755422"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1" u="sng" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="3200" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Principle VII</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" b="1" u="sng" dirty="0" smtClean="0">
-[...5 lines deleted...]
-            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Adults advocate for children to have opportunities and environments that support active physical play</a:t>
-            </a:r>
-[...28 lines deleted...]
-              <a:t>health and optimal physical development are foundations for a satisfying childhood </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US" sz="2400" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Children have small voices when it comes to </a:t>
-[...26 lines deleted...]
-              <a:t>buildings and playgrounds, purchasing equipment, and planning schedules and routines</a:t>
+              <a:t>Good health and optimal physical development are foundations for a satisfying childhood </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US" sz="2400" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Staff are </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+              <a:t>Children have small voices when it comes to </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>the</a:t>
-[...17 lines deleted...]
-              <a:t>obvious advocates </a:t>
+              <a:t>designing buildings and playgrounds, purchasing equipment, and planning schedules and routines</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:r>
-[...7 lines deleted...]
-            </a:r>
             <a:endParaRPr lang="en-US" sz="2400" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Staff are </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>obvious advocates </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>to support young children’s active physical play </a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Solstice">
   <a:themeElements>
     <a:clrScheme name="Solstice">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="4F271C"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7DEC9"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="3891A7"/>
@@ -7485,83 +6295,93 @@
             <a:duotone>
               <a:schemeClr val="phClr">
                 <a:shade val="9000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
               <a:schemeClr val="phClr">
                 <a:tint val="90000"/>
                 <a:satMod val="225000"/>
               </a:schemeClr>
             </a:duotone>
           </a:blip>
           <a:tile tx="0" ty="0" sx="90000" sy="90000" flip="xy" algn="tl"/>
         </a:blipFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Solstice</Template>
   <TotalTime></TotalTime>
-  <Words>363</Words>
+  <Words>684</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
   <Paragraphs>70</Paragraphs>
   <Slides>10</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="11" baseType="lpstr">
+    <vt:vector size="15" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Verdana</vt:lpstr>
+      <vt:lpstr>Wingdings 2</vt:lpstr>
       <vt:lpstr>Solstice</vt:lpstr>
       <vt:lpstr>Guiding Principles to  Support Children’s  Active Physical Play  in Group Settings  </vt:lpstr>
       <vt:lpstr>     Guiding principles  will help you  make decisions  about supporting  each child’s  active physical play  in group settings </vt:lpstr>
       <vt:lpstr>  Principle I Adults set safe, appropriately challenging environments for  daily active physical play  Those who work in early childhood settings are obligated to support children in safe environments  Professional ethics require staff to provide developmentally appropriate physical activities  for young children     Active physical play environments must be safe  AND developmentally appropriate for age and stage    </vt:lpstr>
-      <vt:lpstr>Slide 4</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>     </vt:lpstr>
-      <vt:lpstr>Slide 6</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>Slide 9</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>            .       </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Idaho</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Guiding Principles to  Support Children’s  Active Physical Play  in Group Settings</dc:title>
   <dc:creator>Janice Fletcher</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>