--- v0 (2025-10-14)
+++ v1 (2026-04-03)
@@ -1,258 +1,177 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3F1B8432" w14:textId="3E3D6A13" w:rsidR="005E0EC3" w:rsidRDefault="00E8462E" w:rsidP="005E0EC3">
+    <w:p w14:paraId="3F1B8432" w14:textId="51BFDB45" w:rsidR="005E0EC3" w:rsidRDefault="00E8462E" w:rsidP="005E0EC3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E0EC3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="002731AA">
+      <w:r w:rsidR="000558DC">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="005E0EC3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
-      <w:r w:rsidR="002731AA">
+      <w:r w:rsidR="000558DC">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="005E0EC3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> Award Year</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0845959B" w14:textId="1C4FE19A" w:rsidR="00E8462E" w:rsidRPr="005E0EC3" w:rsidRDefault="005E0EC3" w:rsidP="005E0EC3">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="BookTitle"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E0EC3">
         <w:rPr>
           <w:rStyle w:val="BookTitle"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">MIKE AND PATTY FERY </w:t>
       </w:r>
       <w:r w:rsidR="00E8462E" w:rsidRPr="005E0EC3">
         <w:rPr>
           <w:rStyle w:val="BookTitle"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>SCHOLARSHIP APPLICATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42661B5C" w14:textId="647E82D2" w:rsidR="00515002" w:rsidRPr="00515002" w:rsidRDefault="00515002" w:rsidP="00515002">
-[...94 lines deleted...]
-    <w:p w14:paraId="62347196" w14:textId="77777777" w:rsidR="00515002" w:rsidRPr="00515002" w:rsidRDefault="00515002" w:rsidP="00515002">
+    <w:p w14:paraId="62347196" w14:textId="23E17B33" w:rsidR="00515002" w:rsidRPr="000558DC" w:rsidRDefault="000558DC" w:rsidP="00515002">
       <w:pPr>
         <w:spacing w:line="247" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:sz w:val="10"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000558DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11:59 p.m. Pacific time Sunday, March 8, 2026</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="10F6672E" w14:textId="009BE9B6" w:rsidR="00515002" w:rsidRPr="00515002" w:rsidRDefault="00515002" w:rsidP="00515002">
       <w:pPr>
         <w:spacing w:line="247" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00515002">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Deliver completed application to the </w:t>
       </w:r>
       <w:r w:rsidR="00D126E3">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SSS-TRIO Lounge</w:t>
       </w:r>
       <w:r w:rsidRPr="00515002">
         <w:rPr>
@@ -1440,119 +1359,126 @@
       <w:r w:rsidRPr="00896E54">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AB7971" w:rsidRPr="00515002">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12062" w:h="15931"/>
       <w:pgMar w:top="744" w:right="1608" w:bottom="1884" w:left="1666" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DD55160" w14:textId="77777777" w:rsidR="00AA3E8A" w:rsidRDefault="00AA3E8A">
+    <w:p w14:paraId="62DEE971" w14:textId="77777777" w:rsidR="007F5D7A" w:rsidRDefault="007F5D7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06055141" w14:textId="77777777" w:rsidR="00AA3E8A" w:rsidRDefault="00AA3E8A">
+    <w:p w14:paraId="6FED799F" w14:textId="77777777" w:rsidR="007F5D7A" w:rsidRDefault="007F5D7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72B7BE29" w14:textId="77777777" w:rsidR="00AA3E8A" w:rsidRDefault="00AA3E8A">
+    <w:p w14:paraId="4F23AD5B" w14:textId="77777777" w:rsidR="007F5D7A" w:rsidRDefault="007F5D7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44664BBF" w14:textId="77777777" w:rsidR="00AA3E8A" w:rsidRDefault="00AA3E8A">
+    <w:p w14:paraId="6EF50A18" w14:textId="77777777" w:rsidR="007F5D7A" w:rsidRDefault="007F5D7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="668954F5" w14:textId="77777777" w:rsidR="00AB7971" w:rsidRDefault="00F81982">
     <w:pPr>
       <w:spacing w:after="0" w:line="251" w:lineRule="auto"/>
       <w:ind w:right="2885" w:hanging="10"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Mike and Patty Fery Scholarship Endowment for Under-represented Page </w:t>
     </w:r>
@@ -2481,93 +2407,96 @@
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AB7971"/>
     <w:rsid w:val="0005314E"/>
+    <w:rsid w:val="000558DC"/>
     <w:rsid w:val="00062ACF"/>
     <w:rsid w:val="00063456"/>
     <w:rsid w:val="00064E15"/>
     <w:rsid w:val="00154259"/>
     <w:rsid w:val="00177911"/>
     <w:rsid w:val="001A1C20"/>
     <w:rsid w:val="001F381A"/>
     <w:rsid w:val="00202ABA"/>
     <w:rsid w:val="00203475"/>
     <w:rsid w:val="002177C1"/>
     <w:rsid w:val="0023634A"/>
     <w:rsid w:val="00267A27"/>
     <w:rsid w:val="00271C65"/>
     <w:rsid w:val="002731AA"/>
     <w:rsid w:val="002930B2"/>
     <w:rsid w:val="002F7B15"/>
     <w:rsid w:val="0034093F"/>
     <w:rsid w:val="003436A8"/>
     <w:rsid w:val="00424E4C"/>
     <w:rsid w:val="00457D67"/>
     <w:rsid w:val="004756DA"/>
     <w:rsid w:val="00515002"/>
     <w:rsid w:val="005664D2"/>
     <w:rsid w:val="00573BF8"/>
     <w:rsid w:val="005E0EC3"/>
     <w:rsid w:val="0077457F"/>
     <w:rsid w:val="007748D8"/>
     <w:rsid w:val="007B22C2"/>
     <w:rsid w:val="007B2F9A"/>
+    <w:rsid w:val="007F5D7A"/>
     <w:rsid w:val="00896E54"/>
     <w:rsid w:val="008B6E9A"/>
     <w:rsid w:val="0092144E"/>
     <w:rsid w:val="00964538"/>
     <w:rsid w:val="009C53AE"/>
     <w:rsid w:val="00AA3E8A"/>
     <w:rsid w:val="00AB1A09"/>
     <w:rsid w:val="00AB7971"/>
     <w:rsid w:val="00B4749C"/>
     <w:rsid w:val="00BD2031"/>
     <w:rsid w:val="00BD2CC0"/>
     <w:rsid w:val="00BE4175"/>
     <w:rsid w:val="00C33AA0"/>
     <w:rsid w:val="00D126E3"/>
+    <w:rsid w:val="00DD29B8"/>
     <w:rsid w:val="00DF1047"/>
     <w:rsid w:val="00E1533C"/>
     <w:rsid w:val="00E631D4"/>
     <w:rsid w:val="00E63CA7"/>
     <w:rsid w:val="00E8462E"/>
     <w:rsid w:val="00EB5152"/>
     <w:rsid w:val="00EC1D20"/>
     <w:rsid w:val="00F57889"/>
     <w:rsid w:val="00F81982"/>
     <w:rsid w:val="00FB78DE"/>
     <w:rsid w:val="00FF3551"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -3331,51 +3260,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1521700478">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3629,73 +3558,386 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CFCC11099185B44F86A729A3651B1D7F" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8ea478a2d6d874bd2476c18ec5184441">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4f7ebdfc-7d4d-4cd1-8c67-126c82b09329" xmlns:ns3="0c23746b-93ab-4429-9280-a0a55f25e894" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c006764b07efc1698a8877245e36e94" ns2:_="" ns3:_="">
+    <xsd:import namespace="4f7ebdfc-7d4d-4cd1-8c67-126c82b09329"/>
+    <xsd:import namespace="0c23746b-93ab-4429-9280-a0a55f25e894"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4f7ebdfc-7d4d-4cd1-8c67-126c82b09329" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d0a28c69-a669-48ec-af9d-0e53cdbf5362}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="4f7ebdfc-7d4d-4cd1-8c67-126c82b09329">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0c23746b-93ab-4429-9280-a0a55f25e894" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="12" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="13" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f924f0ff-682f-4b97-8273-0421c1f8190c" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0c23746b-93ab-4429-9280-a0a55f25e894">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="4f7ebdfc-7d4d-4cd1-8c67-126c82b09329" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA42CB6A-9B2A-46D9-9BB3-7D4E92F3096E}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF2428CE-524C-4B85-B8AD-5FFA272F923D}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C72E0B40-85F7-438E-A23D-75760E5A6C71}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>312</Words>
-  <Characters>1780</Characters>
+  <Words>311</Words>
+  <Characters>1776</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Idaho</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2088</CharactersWithSpaces>
+  <CharactersWithSpaces>2083</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Garcia Hernandez, Rita (ritag@uidaho.edu)</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100CFCC11099185B44F86A729A3651B1D7F</vt:lpwstr>
+  </property>
+</Properties>
+</file>