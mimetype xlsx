--- v0 (2025-12-10)
+++ v1 (2026-06-11)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr showInkAnnotation="0" autoCompressPictures="0" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Infrastructure\EHS-Safety-jwesterv\My Docs\EHSWebsite\1Documents\Lab\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Infrastructure\EHS-Safety-jwesterv\My Docs\EHSWebsite\1Documents\Lab\PHS Resources to go on web\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{425A2B3A-E255-427E-A3AE-102EC95C8CAD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{730F17A5-3B9D-470A-8D57-8C05EA04B179}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="19065" yWindow="855" windowWidth="25920" windowHeight="20025" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="20505" yWindow="2115" windowWidth="30615" windowHeight="18735" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="PHS List" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'PHS List'!$D$1:$H$543</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'PHS List'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -7184,173 +7184,50 @@
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{F96E75C6-039F-4E60-9237-4C786FE41B72}"/>
   </cellStyles>
   <dxfs count="25">
     <dxf>
-      <font>
-[...121 lines deleted...]
-    <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF66"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFDFBB57"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5" tint="0.39994506668294322"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5" tint="0.59996337778862885"/>
         </patternFill>
@@ -7386,221 +7263,344 @@
           <fgColor theme="5" tint="0.79992065187536243"/>
           <bgColor theme="5" tint="0.39994506668294322"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
-        <vertAlign val="baseline"/>
-[...2 lines deleted...]
-        <name val="Aptos"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
-        <vertAlign val="baseline"/>
-[...2 lines deleted...]
-        <name val="Aptos"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="0" formatCode="General"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right/>
         <top/>
         <bottom/>
       </border>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <sz val="11"/>
         <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
       <border>
         <bottom style="medium">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <sz val="11"/>
         <color theme="1"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <colors>
     <mruColors>
       <color rgb="FFCEA760"/>
       <color rgb="FFF0EA00"/>
       <color rgb="FFFFFF66"/>
       <color rgb="FFDFBB57"/>
       <color rgb="FFB98B39"/>
       <color rgb="FFDDDDDD"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{FF8EC48A-F937-4E65-9743-C6C87470B6CA}" name="Table3" displayName="Table3" ref="B1:H693" headerRowDxfId="24" dataDxfId="0" totalsRowDxfId="22" headerRowBorderDxfId="23">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{FF8EC48A-F937-4E65-9743-C6C87470B6CA}" name="Table3" displayName="Table3" ref="B1:H693" headerRowDxfId="24" dataDxfId="22" totalsRowDxfId="21" headerRowBorderDxfId="23">
   <autoFilter ref="B1:H693" xr:uid="{FF8EC48A-F937-4E65-9743-C6C87470B6CA}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B2:H693">
     <sortCondition ref="C1:C693"/>
   </sortState>
   <tableColumns count="7">
-    <tableColumn id="1" xr3:uid="{052BBFC0-046E-433F-9EFE-2054BD884C2C}" name="CAS" totalsRowLabel="Total" dataDxfId="7" dataCellStyle="Normal 2"/>
-[...5 lines deleted...]
-    <tableColumn id="7" xr3:uid="{E94B778D-93F0-4F01-9F8F-24A0C8E56B6D}" name="Highly Acutely Toxic" totalsRowFunction="count" dataDxfId="1" totalsRowDxfId="16"/>
+    <tableColumn id="1" xr3:uid="{052BBFC0-046E-433F-9EFE-2054BD884C2C}" name="CAS" totalsRowLabel="Total" dataDxfId="20" dataCellStyle="Normal 2"/>
+    <tableColumn id="2" xr3:uid="{10417477-D3D3-4E76-9C3D-5AED3D2723B0}" name="Name" dataDxfId="19" totalsRowDxfId="18" dataCellStyle="Normal 2"/>
+    <tableColumn id="3" xr3:uid="{94696C0C-2204-491A-8865-CE0C3B5414A5}" name="OSHA Carcinogen" dataDxfId="17" totalsRowDxfId="16"/>
+    <tableColumn id="4" xr3:uid="{F909C361-7958-4A82-8F7E-6BCE52149E7A}" name="IARC Carcinogenicity " dataDxfId="15" totalsRowDxfId="14"/>
+    <tableColumn id="5" xr3:uid="{FE2775E6-37B3-45FD-98D9-6006087FBEB1}" name="NTP _x000a_Carcinogenicity" dataDxfId="13" totalsRowDxfId="12"/>
+    <tableColumn id="6" xr3:uid="{ECFBC4A6-6257-4F5F-AF04-087FEFFC9B02}" name="Reproductive hazard" dataDxfId="11" totalsRowDxfId="10"/>
+    <tableColumn id="7" xr3:uid="{E94B778D-93F0-4F01-9F8F-24A0C8E56B6D}" name="Highly Acutely Toxic" totalsRowFunction="count" dataDxfId="9" totalsRowDxfId="8"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight4" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -18748,110 +18748,131 @@
       <c r="D693" s="17"/>
       <c r="E693" s="17" t="s">
         <v>251</v>
       </c>
       <c r="F693" s="17"/>
       <c r="G693" s="17"/>
       <c r="H693" s="17"/>
     </row>
     <row r="694" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B694" s="1"/>
       <c r="C694" s="2"/>
     </row>
     <row r="695" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B695" s="1"/>
       <c r="C695" s="2"/>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" formatColumns="0" formatRows="0" sort="0" autoFilter="0"/>
   <protectedRanges>
     <protectedRange sqref="B1:H693" name="Range1"/>
   </protectedRanges>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B2:H693">
     <sortCondition ref="C1:C693"/>
   </sortState>
   <conditionalFormatting sqref="D2:D1048576">
-    <cfRule type="containsText" dxfId="15" priority="9" operator="containsText" text="X">
+    <cfRule type="containsText" dxfId="7" priority="9" operator="containsText" text="X">
       <formula>NOT(ISERROR(SEARCH("X",D2)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E2:E1048576">
-    <cfRule type="cellIs" dxfId="14" priority="5" operator="equal">
+    <cfRule type="cellIs" dxfId="6" priority="5" operator="equal">
       <formula>"2B"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="13" priority="6" operator="equal">
+    <cfRule type="cellIs" dxfId="5" priority="6" operator="equal">
       <formula>"2A"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="12" priority="7" operator="equal">
+    <cfRule type="cellIs" dxfId="4" priority="7" operator="equal">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F2:F1048576">
-    <cfRule type="cellIs" dxfId="11" priority="3" operator="equal">
+    <cfRule type="cellIs" dxfId="3" priority="3" operator="equal">
       <formula>"RAHC"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="10" priority="4" operator="equal">
+    <cfRule type="cellIs" dxfId="2" priority="4" operator="equal">
       <formula>"Known"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G2:G1048576">
-    <cfRule type="cellIs" dxfId="9" priority="2" operator="equal">
+    <cfRule type="cellIs" dxfId="1" priority="2" operator="equal">
       <formula>"X"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H2:H1048576">
-    <cfRule type="cellIs" dxfId="8" priority="1" operator="equal">
+    <cfRule type="cellIs" dxfId="0" priority="1" operator="equal">
       <formula>"X"</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="84" fitToHeight="0" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Bierstadt,Regular"&amp;14Environmental Health and Safety&amp;C&amp;"Bierstadt,Regular"&amp;16Particularly Hazardous Substance (PHS) list&amp;R&amp;"Bierstadt,Regular"&amp;14University of Idaho</oddHeader>
     <oddFooter>&amp;C&amp;"Bierstadt,Regular"&amp;P of &amp;N&amp;R&amp;"Bierstadt,Regular"Revised V2025-10-13</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <favorites xmlns="04447e44-a125-4c4f-acdf-7ab02ea3ae26" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="04447e44-a125-4c4f-acdf-7ab02ea3ae26">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fab1651f-22b8-4e59-8ae2-0c1e9630ea8a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002B7708B8A64EC54A8F5DF964F7AB7759" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="985a9e72aee97b9f188a88fdb8e62cc0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="04447e44-a125-4c4f-acdf-7ab02ea3ae26" xmlns:ns3="fab1651f-22b8-4e59-8ae2-0c1e9630ea8a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="61a6c581064d3f9096e821d8f8ed751e" ns2:_="" ns3:_="">
     <xsd:import namespace="04447e44-a125-4c4f-acdf-7ab02ea3ae26"/>
     <xsd:import namespace="fab1651f-22b8-4e59-8ae2-0c1e9630ea8a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -19072,81 +19093,86 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AD463EB-E01B-413F-81A6-D531132F4BF0}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53A449CA-19B2-4CCD-8578-41B38D73A35B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="04447e44-a125-4c4f-acdf-7ab02ea3ae26"/>
+    <ds:schemaRef ds:uri="fab1651f-22b8-4e59-8ae2-0c1e9630ea8a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEBD71AF-B227-4D7E-8267-7D39A5C1E780}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEBD71AF-B227-4D7E-8267-7D39A5C1E780}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53A449CA-19B2-4CCD-8578-41B38D73A35B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AD463EB-E01B-413F-81A6-D531132F4BF0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="04447e44-a125-4c4f-acdf-7ab02ea3ae26"/>
+    <ds:schemaRef ds:uri="fab1651f-22b8-4e59-8ae2-0c1e9630ea8a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">