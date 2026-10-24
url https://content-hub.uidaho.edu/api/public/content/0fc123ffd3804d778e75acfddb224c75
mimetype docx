--- v0 (2025-10-16)
+++ v1 (2026-10-24)
@@ -162,51 +162,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Traineeship </w:t>
       </w:r>
       <w:r w:rsidR="000E7CF4" w:rsidRPr="00FE51D8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Application</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62C13B7F" w14:textId="5249C9C9" w:rsidR="00C45CBA" w:rsidRDefault="00C45CBA" w:rsidP="00FE51D8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1440"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="588DFEDB" w14:textId="1699BEFE" w:rsidR="000E7CF4" w:rsidRDefault="000E7CF4" w:rsidP="00FA3D57">
+    <w:p w14:paraId="588DFEDB" w14:textId="7467882C" w:rsidR="000E7CF4" w:rsidRDefault="000E7CF4" w:rsidP="00FA3D57">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-720" w:right="-720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Applications for </w:t>
       </w:r>
       <w:r w:rsidR="00C45CBA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -246,395 +246,401 @@
       </w:r>
       <w:r w:rsidR="005413A0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Research Support Awards</w:t>
       </w:r>
       <w:r w:rsidR="00503539">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000A434D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
+      <w:r w:rsidR="009231AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="000A434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will be accepted </w:t>
+      </w:r>
+      <w:r w:rsidR="00292792">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">until </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the deadline of 5 pm on </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE7B93">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Decembe</w:t>
+      </w:r>
+      <w:r w:rsidR="00870456">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r </w:t>
+      </w:r>
+      <w:r w:rsidR="001D7628">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="00870456">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE7B93">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D47DF1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:r w:rsidR="007A35DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000A434D">
+        <w:t xml:space="preserve">Applications will be reviewed when submitted.  </w:t>
+      </w:r>
+      <w:r w:rsidR="006A6262">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Awardees </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will be </w:t>
+      </w:r>
+      <w:r w:rsidR="006A6262">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">notified </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>before</w:t>
+      </w:r>
+      <w:r w:rsidR="00870456">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00870456">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>beginning of Spring 202</w:t>
+      </w:r>
+      <w:r w:rsidR="009231AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00870456">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52D265C4" w14:textId="398197B8" w:rsidR="00FE7B93" w:rsidRDefault="000E7CF4" w:rsidP="00FA3D57">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-720" w:right="-720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eligibility: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UI undergraduate students </w:t>
+      </w:r>
+      <w:r w:rsidR="006A6262">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>must be enrolled full time</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE7B93">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in any major.</w:t>
+      </w:r>
+      <w:r w:rsidR="003C2987">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Qualified students must have completed coursework for the first year of their majors, with a minimum of 16 credit hours of STEM-based courses.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE7B93">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">the deadline of 5 pm on </w:t>
+      <w:r w:rsidR="003C2987">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Applicants</w:t>
       </w:r>
       <w:r w:rsidR="00FE7B93">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...34 lines deleted...]
-        <w:t>,</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be working with a faculty or industry mentor to develop a</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5766">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nd submit a </w:t>
       </w:r>
       <w:r w:rsidR="00FE7B93">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
-          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">research proposal focused on plant, animal or human health in complex, managed ecosystems. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC8120E" w14:textId="11E257F4" w:rsidR="00B00FA5" w:rsidRDefault="00B2370A" w:rsidP="00FA3D57">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-720" w:right="-720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Award and Conditions: </w:t>
+      </w:r>
+      <w:r w:rsidR="006A5766">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Successful a</w:t>
+      </w:r>
+      <w:r w:rsidR="00B00FA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pplicants will receive a </w:t>
+      </w:r>
+      <w:r w:rsidR="005413A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>grant award of</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47DF1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> $500 -</w:t>
+      </w:r>
+      <w:r w:rsidR="005413A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...254 lines deleted...]
-        <w:t xml:space="preserve">grant award of </w:t>
       </w:r>
       <w:r w:rsidR="006A5766">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>$</w:t>
       </w:r>
       <w:r w:rsidR="005413A0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="006A5766">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">,000 </w:t>
       </w:r>
@@ -2539,101 +2545,108 @@
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1223756568">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="102043647">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="132"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000E7CF4"/>
     <w:rsid w:val="00075D0B"/>
     <w:rsid w:val="000A434D"/>
     <w:rsid w:val="000E7CF4"/>
     <w:rsid w:val="00121A69"/>
     <w:rsid w:val="001A6C6B"/>
     <w:rsid w:val="001B7844"/>
+    <w:rsid w:val="001D7628"/>
     <w:rsid w:val="00221FF6"/>
     <w:rsid w:val="00243B64"/>
     <w:rsid w:val="00254CD9"/>
     <w:rsid w:val="00292792"/>
     <w:rsid w:val="002E2430"/>
     <w:rsid w:val="00332936"/>
     <w:rsid w:val="003746C3"/>
     <w:rsid w:val="003945A0"/>
     <w:rsid w:val="003A6EBB"/>
     <w:rsid w:val="003C2987"/>
     <w:rsid w:val="00503539"/>
     <w:rsid w:val="005413A0"/>
     <w:rsid w:val="005C4C23"/>
+    <w:rsid w:val="00675165"/>
     <w:rsid w:val="00675645"/>
     <w:rsid w:val="006A5766"/>
     <w:rsid w:val="006A6262"/>
     <w:rsid w:val="007A35DB"/>
     <w:rsid w:val="007C66D1"/>
     <w:rsid w:val="00805E89"/>
     <w:rsid w:val="00870456"/>
     <w:rsid w:val="008E3516"/>
+    <w:rsid w:val="009231AC"/>
     <w:rsid w:val="00997D61"/>
+    <w:rsid w:val="009E314A"/>
     <w:rsid w:val="00A340F9"/>
     <w:rsid w:val="00A63911"/>
     <w:rsid w:val="00A713FC"/>
     <w:rsid w:val="00AE1D45"/>
     <w:rsid w:val="00B00FA5"/>
     <w:rsid w:val="00B2370A"/>
     <w:rsid w:val="00C45CBA"/>
     <w:rsid w:val="00C92E34"/>
+    <w:rsid w:val="00CA6D02"/>
     <w:rsid w:val="00CC6FE8"/>
+    <w:rsid w:val="00D47DF1"/>
     <w:rsid w:val="00EA6225"/>
     <w:rsid w:val="00ED0D07"/>
     <w:rsid w:val="00F34B01"/>
     <w:rsid w:val="00FA3D57"/>
     <w:rsid w:val="00FE51D8"/>
     <w:rsid w:val="00FE7B93"/>
     <w:rsid w:val="00FE7F8E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -3142,67 +3155,65 @@
     <w:semiHidden/>
     <w:rsid w:val="001A6C6B"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A340F9"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A340F9"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00A340F9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A340F9"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
@@ -3489,70 +3500,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>468</Words>
-  <Characters>2617</Characters>
+  <Words>461</Words>
+  <Characters>2631</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
-  <Paragraphs>41</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3044</CharactersWithSpaces>
+  <CharactersWithSpaces>3086</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>HP</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>