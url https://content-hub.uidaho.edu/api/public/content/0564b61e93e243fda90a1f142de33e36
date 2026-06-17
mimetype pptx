--- v0 (2025-11-16)
+++ v1 (2026-06-17)
@@ -1,93 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
-  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-[...14 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...15 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId22"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="257" r:id="rId2"/>
     <p:sldId id="272" r:id="rId3"/>
     <p:sldId id="287" r:id="rId4"/>
     <p:sldId id="288" r:id="rId5"/>
     <p:sldId id="289" r:id="rId6"/>
     <p:sldId id="290" r:id="rId7"/>
     <p:sldId id="273" r:id="rId8"/>
     <p:sldId id="275" r:id="rId9"/>
     <p:sldId id="274" r:id="rId10"/>
@@ -178,92 +178,146 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
+  <p:extLst>
+    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2160">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="2880">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main"/>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
+  <p:extLst>
+    <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
+      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
+    </p:ext>
+    <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
+    </p:ext>
+    <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
+    </p:ext>
+  </p:extLst>
+</p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
-[...2 lines deleted...]
-    <p:restoredTop sz="81228" autoAdjust="0"/>
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:normalViewPr showOutlineIcons="0">
+    <p:restoredLeft sz="34567" autoAdjust="0"/>
+    <p:restoredTop sz="86441" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="60" d="100"/>
-          <a:sy n="60" d="100"/>
+          <a:sx n="95" d="100"/>
+          <a:sy n="95" d="100"/>
         </p:scale>
-        <p:origin x="-792" y="-84"/>
+        <p:origin x="348" y="78"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
+  <p:outlineViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="33" d="100"/>
+        <a:sy n="33" d="100"/>
+      </p:scale>
+      <p:origin x="0" y="-600"/>
+    </p:cViewPr>
+  </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
-  <p:gridSpacing cx="78028800" cy="78028800"/>
+  <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -314,51 +368,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3FE04326-4A42-45B6-AD00-0D33E03C554C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2010</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143000" y="685800"/>
             <a:ext cx="4572000" cy="3429000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -380,82 +434,81 @@
           <p:cNvPr id="5" name="Notes Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
@@ -691,89 +744,89 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19458" name="Rectangle 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B2FF8A7F-EBC3-45D4-9C97-169020F6FB2F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>1</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" smtClean="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19459" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19460" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>You are viewing a presentation on the nutrition needs for young children. This presentation will provide the information you need to offer children food that will best support their growth and development. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -790,55 +843,55 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>The bottom</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
               <a:t> line, is that foods in the meat and beans group help children move!</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7CFD1C3C-4DEE-49C1-940D-4DFF498B148F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>12</a:t>
@@ -897,59 +950,59 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Another</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
               <a:t> nutrient in the meat and beans group is iron. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Iron is critical to carry oxygen to the body’s tissues. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7CFD1C3C-4DEE-49C1-940D-4DFF498B148F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -1010,51 +1063,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Iron in meat sources provide iron in a form that is more available for the body to use. Therefore, children who lack iron in their diet can benefit by consuming meat sources that provide a greater source of absorbable iron. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7CFD1C3C-4DEE-49C1-940D-4DFF498B148F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -1098,54 +1151,53 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Helps children learn!</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7CFD1C3C-4DEE-49C1-940D-4DFF498B148F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
@@ -1184,54 +1236,53 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>For healthy growth and development the minimal amount of protein a child needs to consume each day is equivalent to 16 grams of protein per day for a 1-3 year old and 24 grams of protein per day for a 4-6 year old. Sixteen grams is equivalent to 1 ounce servings of meat, fish or poultry, and 1 cup of milk. Twenty-four grams of protein is equivalent to two ounces of meat, fish or poultry, and 2 cups of fluid milk. </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7CFD1C3C-4DEE-49C1-940D-4DFF498B148F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
@@ -1287,51 +1338,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>One cup of fluid milk provides 8 grams of protein. An eight ounce glass of milk equal one cup.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7CFD1C3C-4DEE-49C1-940D-4DFF498B148F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -1392,51 +1443,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>One egg provides 6 grams of protein.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7CFD1C3C-4DEE-49C1-940D-4DFF498B148F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -1497,51 +1548,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>For example, 1 ounce portion of meat, fish, or poultry provides roughly 7 grams of protein. Therefore, one half of a small breast of chicken is roughly 3 ounces of meat for a total of 21 grams of protein.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7CFD1C3C-4DEE-49C1-940D-4DFF498B148F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -1602,51 +1653,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>A 3 year old child who is offered eggs, toast and milk for breakfast could potentially have 14 grams or more of their protein needs.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7CFD1C3C-4DEE-49C1-940D-4DFF498B148F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -1709,109 +1760,109 @@
           <p:cNvPr id="27651" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>The next food group you are reviewing is the fats and oils group. The type of foods that fall in fats and oils group are items such as oils, butter, and</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
               <a:t> margarine.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27652" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:ln>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" numCol="1" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr fontAlgn="base">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{711C6852-0010-4593-AB65-A44F2ED39D48}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr fontAlgn="base">
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
                 <a:defRPr/>
               </a:pPr>
               <a:t>2</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" smtClean="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -1826,68 +1877,64 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Piaget describes stages</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
               <a:t> in children’s cognitive development: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" baseline="0" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="en-US" baseline="0" dirty="0" err="1"/>
               <a:t>sensorimotor</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
-[...4 lines deleted...]
-              <a:t>preoperational stage; concrete operational, and formal operational or abstract stage. Early childhood involves the first three stages, meaning children are not developmentally ready for abstract information. Unfortunately, a lot of nutrition information is abstract such as vitamins and minerals. </a:t>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
+              <a:t> stage; preoperational stage; concrete operational, and formal operational or abstract stage. Early childhood involves the first three stages, meaning children are not developmentally ready for abstract information. Unfortunately, a lot of nutrition information is abstract such as vitamins and minerals. </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C91E669-8249-4ED5-B9FF-5D4ACD0EF9C0}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>5</a:t>
             </a:fld>
@@ -1928,55 +1975,55 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Appropriate</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
               <a:t> nutrition information for young children is concrete. Therefore, information about nutrition for trainers will provide phrases that are concrete. Appropriate phrases will be provided in the training materials for each food group topic.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C91E669-8249-4ED5-B9FF-5D4ACD0EF9C0}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>6</a:t>
@@ -2035,51 +2082,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>The next food group to review is the meat and beans group. The foods in the meat and beans group include items such as beef, pork, poultry, fish, nuts, and beans.  It is important to note that nuts and seeds are a part of this group but adults should be cautious about offering them to children because they are choking hazards and there is a greater risk for allergies.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7CFD1C3C-4DEE-49C1-940D-4DFF498B148F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -2140,51 +2187,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>The first nutrient to discuss in the meat and beans group is protein. The primary role of protein is in the building and repairing of tissue. Since children are in on-going stages of growth, protein is crucial for their development. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7CFD1C3C-4DEE-49C1-940D-4DFF498B148F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -2245,55 +2292,55 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>So foods</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
               <a:t> in the meat and beans group help children grow!</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7CFD1C3C-4DEE-49C1-940D-4DFF498B148F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>9</a:t>
@@ -2335,55 +2382,55 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>And</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
               <a:t> help children build muscles!</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7CFD1C3C-4DEE-49C1-940D-4DFF498B148F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>10</a:t>
@@ -2425,55 +2472,55 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>And help children</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
               <a:t> jump high!</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7CFD1C3C-4DEE-49C1-940D-4DFF498B148F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>11</a:t>
@@ -2562,54 +2609,53 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="2130425"/>
             <a:ext cx="7772400" cy="1470025"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="3886200"/>
             <a:ext cx="6400800" cy="1524000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
@@ -2681,76 +2727,75 @@
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2010</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2796,128 +2841,126 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2010</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2968,133 +3011,131 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6629400" y="274638"/>
             <a:ext cx="2057400" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="6019800" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2010</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3140,128 +3181,126 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2010</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3316,54 +3355,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="722313" y="4406900"/>
             <a:ext cx="7772400" cy="1362075"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="4000" b="1" cap="all"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="722313" y="2906713"/>
             <a:ext cx="7772400" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000">
@@ -3436,75 +3474,75 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2010</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3550,54 +3588,53 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600200"/>
             <a:ext cx="4038600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
@@ -3607,82 +3644,81 @@
             <a:lvl3pPr>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4648200" y="1600200"/>
             <a:ext cx="4038600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
@@ -3692,104 +3728,103 @@
             <a:lvl3pPr>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2010</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3839,54 +3874,53 @@
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1535113"/>
             <a:ext cx="4040188" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
@@ -3905,51 +3939,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2174875"/>
             <a:ext cx="4040188" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -3961,82 +3995,81 @@
             <a:lvl3pPr>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4645025" y="1535113"/>
             <a:ext cx="4041775" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
@@ -4055,51 +4088,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4645025" y="2174875"/>
             <a:ext cx="4041775" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -4111,104 +4144,103 @@
             <a:lvl3pPr>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2010</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4254,76 +4286,75 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2010</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4371,51 +4402,51 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2010</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4470,54 +4501,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="273050"/>
             <a:ext cx="3008313" cy="1162050"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3575050" y="273050"/>
             <a:ext cx="5111750" cy="5853113"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
@@ -4527,82 +4557,81 @@
             <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1435100"/>
             <a:ext cx="3008313" cy="4691063"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
@@ -4621,75 +4650,75 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2010</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4744,54 +4773,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="4800600"/>
             <a:ext cx="5486400" cy="566738"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="612775"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
@@ -4871,75 +4899,75 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2010</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5011,156 +5039,154 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="8229600" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600200"/>
             <a:ext cx="8229600" cy="4525963"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8966E333-D275-4982-866F-48E5A6CC0DEF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2010</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -5569,85 +5595,97 @@
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3076" name="Rectangle 15"/>
+          <p:cNvPr id="3076" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Picture 7" descr="FINAL NRI Logo.jpg"/>
+          <p:cNvPr id="9" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect r="35417"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="6096000" y="228600"/>
             <a:ext cx="2755900" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -5656,84 +5694,77 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2909473" y="6396335"/>
             <a:ext cx="6234527" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Arial Black" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Background information for trainers</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
-[...11 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="7" name="Group 6"/>
+          <p:cNvPr id="7" name="Group 6">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="381000" y="152400"/>
             <a:ext cx="1816100" cy="2057400"/>
             <a:chOff x="381000" y="152400"/>
             <a:chExt cx="1816100" cy="2057400"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="8" name="Picture 19" descr="korean girl looking at camera"/>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
             <a:blip r:embed="rId4" cstate="print">
               <a:lum/>
             </a:blip>
             <a:srcRect l="17614" r="11928" b="9978"/>
             <a:stretch>
@@ -5819,806 +5850,978 @@
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:noFill/>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
             <a:effectLst/>
             <a:scene3d>
               <a:camera prst="orthographicFront"/>
               <a:lightRig rig="threePt" dir="t"/>
             </a:scene3d>
             <a:sp3d>
               <a:bevelT/>
             </a:sp3d>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rectangle 9"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="304800" y="1981200"/>
             <a:ext cx="8610600" cy="3276600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="90488" tIns="44450" rIns="90488" bIns="44450" anchor="ctr"/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" fontAlgn="auto">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="90488" tIns="44450" rIns="90488" bIns="44450" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="6000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Nutrition for </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="6000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="6000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Young </a:t>
-[...14 lines deleted...]
-            <a:pPr algn="ctr" fontAlgn="auto">
+              <a:t>Young Children</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4400" b="1" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="4400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Meat and Beans Group</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr" fontAlgn="auto">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr" fontAlgn="auto">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Rectangle 12"/>
+          <p:cNvPr id="3" name="Rectangle 12">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 4"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="914400" y="1981200"/>
             <a:ext cx="7391400" cy="2667000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" fontAlgn="auto">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="8000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Help children build muscles!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 5"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="762000" y="228600"/>
             <a:ext cx="7696200" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="CCCCFF"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="660066"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Meat and Beans</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="6000" b="1" dirty="0">
-[...8 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Rectangle 12"/>
+          <p:cNvPr id="3" name="Rectangle 12">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 4"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="914400" y="1981200"/>
             <a:ext cx="7391400" cy="2667000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" fontAlgn="auto">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="8000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Help children jump high!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 5"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="762000" y="228600"/>
             <a:ext cx="7696200" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="CCCCFF"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="660066"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Meat and Beans</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="6000" b="1" dirty="0">
-[...8 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Rectangle 12"/>
+          <p:cNvPr id="3" name="Rectangle 12">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 4"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="914400" y="1981200"/>
             <a:ext cx="7391400" cy="2667000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" fontAlgn="auto">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="8000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Help children move!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 5"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="762000" y="228600"/>
             <a:ext cx="7696200" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="CCCCFF"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="660066"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Meat and Beans</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="6000" b="1" dirty="0">
-[...8 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 2"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="228600" y="152400"/>
             <a:ext cx="8686800" cy="1371600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="CCCCFF"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5400" b="1">
+              <a:rPr kumimoji="0" lang="en-US" sz="5400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="7F00AC"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Iron</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="6" name="Group 4"/>
+          <p:cNvPr id="6" name="Group 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGrpSpPr>
             <a:grpSpLocks/>
           </p:cNvGrpSpPr>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr bwMode="auto">
           <a:xfrm>
             <a:off x="5943600" y="457200"/>
             <a:ext cx="2667000" cy="863600"/>
             <a:chOff x="288" y="2976"/>
             <a:chExt cx="2640" cy="928"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="7" name="Rectangle 5"/>
             <p:cNvSpPr>
               <a:spLocks noChangeArrowheads="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="288" y="2976"/>
               <a:ext cx="2640" cy="912"/>
@@ -6669,85 +6872,97 @@
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="288" y="2976"/>
               <a:ext cx="2621" cy="928"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:noFill/>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Rectangle 7"/>
+          <p:cNvPr id="9" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Rectangle 9"/>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
@@ -6769,51 +6984,57 @@
           <a:blip r:embed="rId4" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="457200" y="1752600"/>
             <a:ext cx="3641725" cy="4270375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="AutoShape 11"/>
+          <p:cNvPr id="12" name="AutoShape 11">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="5029200" y="2133600"/>
             <a:ext cx="4114800" cy="3048000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="T0" fmla="*/ 2147483647 w 21600"/>
               <a:gd name="T1" fmla="*/ 0 h 21600"/>
               <a:gd name="T2" fmla="*/ 2147483647 w 21600"/>
               <a:gd name="T3" fmla="*/ 2147483647 h 21600"/>
               <a:gd name="T4" fmla="*/ 2147483647 w 21600"/>
               <a:gd name="T5" fmla="*/ 2147483647 h 21600"/>
               <a:gd name="T6" fmla="*/ 2147483647 w 21600"/>
               <a:gd name="T7" fmla="*/ 2147483647 h 21600"/>
               <a:gd name="T8" fmla="*/ 0 60000 65536"/>
               <a:gd name="T9" fmla="*/ 0 60000 65536"/>
               <a:gd name="T10" fmla="*/ 0 60000 65536"/>
               <a:gd name="T11" fmla="*/ 0 60000 65536"/>
@@ -7047,51 +7268,51 @@
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="56" presetClass="path" presetSubtype="0" accel="50000" decel="50000" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:animMotion origin="layout" path="M 0.175 0.37179 L 0 -2.42775E-6 " pathEditMode="relative" rAng="0" ptsTypes="AA">
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="2000" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="13"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_x</p:attrName>
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
-                                      <p:rCtr x="-87" y="-186"/>
+                                      <p:rCtr x="-8700" y="-18600"/>
                                     </p:animMotion>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
@@ -7315,99 +7536,135 @@
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="en-US" sz="3600">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" charset="0"/>
               </a:rPr>
               <a:t>Iron</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Rectangle 2"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="228600" y="152400"/>
             <a:ext cx="8686800" cy="1371600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="CCCCFF"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5400" b="1">
+              <a:rPr kumimoji="0" lang="en-US" sz="5400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="7F00AC"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Iron</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="18" name="Group 3"/>
+          <p:cNvPr id="18" name="Group 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGrpSpPr>
             <a:grpSpLocks/>
           </p:cNvGrpSpPr>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr bwMode="auto">
           <a:xfrm>
             <a:off x="457200" y="4648200"/>
             <a:ext cx="3581400" cy="1244600"/>
             <a:chOff x="288" y="2976"/>
             <a:chExt cx="2640" cy="928"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="19" name="Rectangle 4"/>
             <p:cNvSpPr>
               <a:spLocks noChangeArrowheads="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="288" y="2976"/>
               <a:ext cx="2640" cy="912"/>
@@ -7458,119 +7715,137 @@
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="288" y="2976"/>
               <a:ext cx="2621" cy="928"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:noFill/>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="21" name="Rectangle 6"/>
+          <p:cNvPr id="21" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="22" name="Rectangle 7"/>
+          <p:cNvPr id="22" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="23" name="Group 14"/>
+          <p:cNvPr id="23" name="Group 14">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGrpSpPr>
             <a:grpSpLocks/>
           </p:cNvGrpSpPr>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr bwMode="auto">
           <a:xfrm>
             <a:off x="609600" y="2362200"/>
             <a:ext cx="3657600" cy="1244600"/>
             <a:chOff x="144" y="720"/>
             <a:chExt cx="1680" cy="592"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="24" name="Rectangle 15"/>
             <p:cNvSpPr>
               <a:spLocks noChangeArrowheads="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="144" y="720"/>
               <a:ext cx="1680" cy="576"/>
@@ -7662,91 +7937,91 @@
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="56" presetClass="path" presetSubtype="0" accel="50000" decel="50000" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:animMotion origin="layout" path="M -0.00833 -0.08879 L 0.66667 0.52161 " pathEditMode="relative" rAng="0" ptsTypes="AA">
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="2000" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="16"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_x</p:attrName>
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
-                                      <p:rCtr x="338" y="305"/>
+                                      <p:rCtr x="33800" y="30500"/>
                                     </p:animMotion>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="9" presetID="56" presetClass="path" presetSubtype="0" accel="50000" decel="50000" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:animMotion origin="layout" path="M 0.00416 -0.09433 L 0.4875 -0.18312 " pathEditMode="relative" rAng="0" ptsTypes="AA">
                                       <p:cBhvr>
                                         <p:cTn id="10" dur="2000" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="15"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_x</p:attrName>
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
-                                      <p:rCtr x="242" y="-44"/>
+                                      <p:rCtr x="24200" y="-4400"/>
                                     </p:animMotion>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
@@ -7761,290 +8036,331 @@
       <p:bldP spid="16" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Rectangle 12"/>
+          <p:cNvPr id="3" name="Rectangle 12">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 4"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="914400" y="1981200"/>
             <a:ext cx="7391400" cy="2667000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" fontAlgn="auto">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="8000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Help children learn!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectangle 5"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="762000" y="228600"/>
             <a:ext cx="7696200" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="CCCCFF"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="660066"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Meat and Beans</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="6000" b="1" dirty="0">
-[...8 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Group 398"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2462973096"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="457200" y="2209800"/>
           <a:ext cx="8229600" cy="4258311"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
-              <a:tblPr/>
+              <a:tblPr firstRow="1"/>
               <a:tblGrid>
-                <a:gridCol w="2286000"/>
-[...1 lines deleted...]
-                <a:gridCol w="3259137"/>
+                <a:gridCol w="2286000">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2684463">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3259137">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
               </a:tblGrid>
               <a:tr h="517525">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="hlink"/>
                         </a:buClr>
                         <a:buSzPct val="120000"/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="sng" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="sng" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst>
                             <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                               <a:srgbClr val="FFFFFF"/>
                             </a:outerShdw>
                           </a:effectLst>
                           <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Age (yrs.)</a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:effectLst>
                           <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                             <a:srgbClr val="FFFFFF"/>
                           </a:outerShdw>
                         </a:effectLst>
                         <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
@@ -8090,68 +8406,68 @@
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="hlink"/>
                         </a:buClr>
                         <a:buSzPct val="120000"/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="sng" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="sng" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst>
                             <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                               <a:srgbClr val="FFFFFF"/>
                             </a:outerShdw>
                           </a:effectLst>
                           <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Protein (g)</a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:effectLst>
                           <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                             <a:srgbClr val="FFFFFF"/>
                           </a:outerShdw>
                         </a:effectLst>
                         <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -8197,68 +8513,68 @@
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="hlink"/>
                         </a:buClr>
                         <a:buSzPct val="120000"/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="sng" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="sng" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst>
                             <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                               <a:srgbClr val="FFFFFF"/>
                             </a:outerShdw>
                           </a:effectLst>
                           <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Servings</a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:effectLst>
                           <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                             <a:srgbClr val="FFFFFF"/>
                           </a:outerShdw>
                         </a:effectLst>
                         <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -8280,76 +8596,81 @@
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr>
                       <a:noFill/>
                     </a:lnTlToBr>
                     <a:lnBlToTr>
                       <a:noFill/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="6666FF">
                         <a:alpha val="50000"/>
                       </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="473075">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="20000"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="folHlink"/>
                         </a:buClr>
                         <a:buSzPct val="75000"/>
                         <a:buFont typeface="Monotype Sorts" pitchFamily="2" charset="2"/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
-                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:effectLst>
                           <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                             <a:srgbClr val="FFFFFF"/>
                           </a:outerShdw>
                         </a:effectLst>
                         <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
@@ -8388,51 +8709,51 @@
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="20000"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="folHlink"/>
                         </a:buClr>
                         <a:buSzPct val="75000"/>
                         <a:buFont typeface="Monotype Sorts" pitchFamily="2" charset="2"/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
-                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:effectLst>
                           <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                             <a:srgbClr val="FFFFFF"/>
                           </a:outerShdw>
                         </a:effectLst>
                         <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -8471,51 +8792,51 @@
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="20000"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="folHlink"/>
                         </a:buClr>
                         <a:buSzPct val="75000"/>
                         <a:buFont typeface="Monotype Sorts" pitchFamily="2" charset="2"/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
-                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:effectLst>
                           <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                             <a:srgbClr val="FFFFFF"/>
                           </a:outerShdw>
                         </a:effectLst>
                         <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -8531,94 +8852,99 @@
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB>
                       <a:noFill/>
                     </a:lnB>
                     <a:lnTlToBr>
                       <a:noFill/>
                     </a:lnTlToBr>
                     <a:lnBlToTr>
                       <a:noFill/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="6666FF">
                         <a:alpha val="50000"/>
                       </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="458788">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="hlink"/>
                         </a:buClr>
                         <a:buSzPct val="120000"/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst>
                             <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                               <a:srgbClr val="FFFFFF"/>
                             </a:outerShdw>
                           </a:effectLst>
                           <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>1-3</a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:effectLst>
                           <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                             <a:srgbClr val="FFFFFF"/>
                           </a:outerShdw>
                         </a:effectLst>
                         <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
@@ -8652,68 +8978,68 @@
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="hlink"/>
                         </a:buClr>
                         <a:buSzPct val="120000"/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst>
                             <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                               <a:srgbClr val="FFFFFF"/>
                             </a:outerShdw>
                           </a:effectLst>
                           <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>16</a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:effectLst>
                           <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                             <a:srgbClr val="FFFFFF"/>
                           </a:outerShdw>
                         </a:effectLst>
                         <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -8747,106 +9073,106 @@
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="hlink"/>
                         </a:buClr>
                         <a:buSzPct val="120000"/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst>
                             <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                               <a:srgbClr val="FFFFFF"/>
                             </a:outerShdw>
                           </a:effectLst>
                           <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t> 1 oz. meat</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="hlink"/>
                         </a:buClr>
                         <a:buSzPct val="120000"/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst>
                             <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                               <a:srgbClr val="FFFFFF"/>
                             </a:outerShdw>
                           </a:effectLst>
                           <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>&amp;</a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:effectLst>
                           <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                             <a:srgbClr val="FFFFFF"/>
                           </a:outerShdw>
                         </a:effectLst>
                         <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -8856,76 +9182,81 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
                     <a:lnT>
                       <a:noFill/>
                     </a:lnT>
                     <a:lnB>
                       <a:noFill/>
                     </a:lnB>
                     <a:lnTlToBr>
                       <a:noFill/>
                     </a:lnTlToBr>
                     <a:lnBlToTr>
                       <a:noFill/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="6666FF">
                         <a:alpha val="50000"/>
                       </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="509588">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="20000"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="folHlink"/>
                         </a:buClr>
                         <a:buSzPct val="75000"/>
                         <a:buFont typeface="Monotype Sorts" pitchFamily="2" charset="2"/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
-                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:effectLst>
                           <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                             <a:srgbClr val="FFFFFF"/>
                           </a:outerShdw>
                         </a:effectLst>
                         <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
@@ -8964,51 +9295,51 @@
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="20000"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="folHlink"/>
                         </a:buClr>
                         <a:buSzPct val="75000"/>
                         <a:buFont typeface="Monotype Sorts" pitchFamily="2" charset="2"/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
-                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:effectLst>
                           <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                             <a:srgbClr val="FFFFFF"/>
                           </a:outerShdw>
                         </a:effectLst>
                         <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -9048,68 +9379,68 @@
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="hlink"/>
                         </a:buClr>
                         <a:buSzPct val="120000"/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst>
                             <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                               <a:srgbClr val="FFFFFF"/>
                             </a:outerShdw>
                           </a:effectLst>
                           <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>1 cup milk</a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:effectLst>
                           <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                             <a:srgbClr val="FFFFFF"/>
                           </a:outerShdw>
                         </a:effectLst>
                         <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -9125,76 +9456,81 @@
                     <a:lnT>
                       <a:noFill/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr>
                       <a:noFill/>
                     </a:lnTlToBr>
                     <a:lnBlToTr>
                       <a:noFill/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="6666FF">
                         <a:alpha val="50000"/>
                       </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="0">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="20000"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="folHlink"/>
                         </a:buClr>
                         <a:buSzPct val="75000"/>
                         <a:buFont typeface="Monotype Sorts" pitchFamily="2" charset="2"/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
-                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:effectLst>
                           <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                             <a:srgbClr val="FFFFFF"/>
                           </a:outerShdw>
                         </a:effectLst>
                         <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
@@ -9233,51 +9569,51 @@
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="20000"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="folHlink"/>
                         </a:buClr>
                         <a:buSzPct val="75000"/>
                         <a:buFont typeface="Monotype Sorts" pitchFamily="2" charset="2"/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
-                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:effectLst>
                           <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                             <a:srgbClr val="FFFFFF"/>
                           </a:outerShdw>
                         </a:effectLst>
                         <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -9316,51 +9652,51 @@
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="20000"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="folHlink"/>
                         </a:buClr>
                         <a:buSzPct val="75000"/>
                         <a:buFont typeface="Monotype Sorts" pitchFamily="2" charset="2"/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
-                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:effectLst>
                           <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                             <a:srgbClr val="FFFFFF"/>
                           </a:outerShdw>
                         </a:effectLst>
                         <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -9376,94 +9712,99 @@
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB>
                       <a:noFill/>
                     </a:lnB>
                     <a:lnTlToBr>
                       <a:noFill/>
                     </a:lnTlToBr>
                     <a:lnBlToTr>
                       <a:noFill/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="6666FF">
                         <a:alpha val="50000"/>
                       </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10004"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="457200">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="hlink"/>
                         </a:buClr>
                         <a:buSzPct val="120000"/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst>
                             <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                               <a:srgbClr val="FFFFFF"/>
                             </a:outerShdw>
                           </a:effectLst>
                           <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>4-6</a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:effectLst>
                           <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                             <a:srgbClr val="FFFFFF"/>
                           </a:outerShdw>
                         </a:effectLst>
                         <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
@@ -9497,68 +9838,68 @@
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="hlink"/>
                         </a:buClr>
                         <a:buSzPct val="120000"/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst>
                             <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                               <a:srgbClr val="FFFFFF"/>
                             </a:outerShdw>
                           </a:effectLst>
                           <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>24</a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:effectLst>
                           <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                             <a:srgbClr val="FFFFFF"/>
                           </a:outerShdw>
                         </a:effectLst>
                         <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -9592,106 +9933,106 @@
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="hlink"/>
                         </a:buClr>
                         <a:buSzPct val="120000"/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst>
                             <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                               <a:srgbClr val="FFFFFF"/>
                             </a:outerShdw>
                           </a:effectLst>
                           <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>2 oz. meat</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="hlink"/>
                         </a:buClr>
                         <a:buSzPct val="120000"/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst>
                             <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                               <a:srgbClr val="FFFFFF"/>
                             </a:outerShdw>
                           </a:effectLst>
                           <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>&amp;</a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:effectLst>
                           <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                             <a:srgbClr val="FFFFFF"/>
                           </a:outerShdw>
                         </a:effectLst>
                         <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -9701,76 +10042,81 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
                     <a:lnT>
                       <a:noFill/>
                     </a:lnT>
                     <a:lnB>
                       <a:noFill/>
                     </a:lnB>
                     <a:lnTlToBr>
                       <a:noFill/>
                     </a:lnTlToBr>
                     <a:lnBlToTr>
                       <a:noFill/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="6666FF">
                         <a:alpha val="50000"/>
                       </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10005"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="487363">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="20000"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="folHlink"/>
                         </a:buClr>
                         <a:buSzPct val="75000"/>
                         <a:buFont typeface="Monotype Sorts" pitchFamily="2" charset="2"/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
-                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:effectLst>
                           <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                             <a:srgbClr val="FFFFFF"/>
                           </a:outerShdw>
                         </a:effectLst>
                         <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
@@ -9809,51 +10155,51 @@
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="20000"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="folHlink"/>
                         </a:buClr>
                         <a:buSzPct val="75000"/>
                         <a:buFont typeface="Monotype Sorts" pitchFamily="2" charset="2"/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
-                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:effectLst>
                           <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                             <a:srgbClr val="FFFFFF"/>
                           </a:outerShdw>
                         </a:effectLst>
                         <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -9893,68 +10239,68 @@
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="hlink"/>
                         </a:buClr>
                         <a:buSzPct val="120000"/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                        <a:rPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst>
                             <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                               <a:srgbClr val="FFFFFF"/>
                             </a:outerShdw>
                           </a:effectLst>
                           <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>1 cup milk</a:t>
                       </a:r>
-                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
+                      <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:effectLst>
                           <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                             <a:srgbClr val="FFFFFF"/>
                           </a:outerShdw>
                         </a:effectLst>
                         <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="0" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
@@ -9970,142 +10316,189 @@
                     <a:lnT>
                       <a:noFill/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="sm" len="sm"/>
                       <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
                     <a:lnTlToBr>
                       <a:noFill/>
                     </a:lnTlToBr>
                     <a:lnBlToTr>
                       <a:noFill/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="6666FF">
                         <a:alpha val="50000"/>
                       </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10006"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 32"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2286000" y="457200"/>
             <a:ext cx="6172200" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="CCCCFF"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" b="1">
+              <a:rPr kumimoji="0" lang="en-US" sz="3600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="660066"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Protein Recommendations</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Rectangle 267"/>
+          <p:cNvPr id="4" name="Rectangle 267">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="5" name="Group 276"/>
+          <p:cNvPr id="5" name="Group 276">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGrpSpPr>
             <a:grpSpLocks/>
           </p:cNvGrpSpPr>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr bwMode="auto">
           <a:xfrm>
             <a:off x="457200" y="228600"/>
             <a:ext cx="1447800" cy="1676400"/>
             <a:chOff x="384" y="2064"/>
             <a:chExt cx="985" cy="1088"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="6" name="Picture 277" descr="Ryan beans on face July 2006"/>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
             <a:blip r:embed="rId3" cstate="print">
               <a:lum bright="20000" contrast="-50000"/>
             </a:blip>
@@ -10207,90 +10600,120 @@
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 2"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1371600" y="228600"/>
             <a:ext cx="6553200" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="CCCCFF"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" b="1">
+              <a:rPr kumimoji="0" lang="en-US" sz="6000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="660066"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Protein in Food</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="762000" y="2590800"/>
             <a:ext cx="7696200" cy="990600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
@@ -10354,51 +10777,57 @@
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="50000"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3600">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" charset="0"/>
               </a:rPr>
               <a:t>8 oz milk = 1 cup milk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Rectangle 8"/>
+          <p:cNvPr id="5" name="Rectangle 8">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
@@ -10447,90 +10876,120 @@
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 2"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1371600" y="228600"/>
             <a:ext cx="6553200" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="CCCCFF"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" b="1">
+              <a:rPr kumimoji="0" lang="en-US" sz="6000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="660066"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Protein in Food</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="990600" y="2514600"/>
             <a:ext cx="7162800" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
@@ -10579,51 +11038,57 @@
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="3352800" y="3429000"/>
             <a:ext cx="2344738" cy="2932113"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Rectangle 8"/>
+          <p:cNvPr id="5" name="Rectangle 8">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
@@ -10640,90 +11105,120 @@
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 5"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1371600" y="228600"/>
             <a:ext cx="6553200" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="CCCCFF"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" b="1">
+              <a:rPr kumimoji="0" lang="en-US" sz="6000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="660066"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Protein in Food</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 6"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="533400" y="2209800"/>
             <a:ext cx="8610600" cy="1066800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
@@ -10838,85 +11333,97 @@
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="50000"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3600">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" charset="0"/>
               </a:rPr>
               <a:t>1/2 small chicken breast = 3 oz meat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Rectangle 27"/>
+          <p:cNvPr id="6" name="Rectangle 27">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Line 30"/>
+          <p:cNvPr id="7" name="Line 30">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeShapeType="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm flipH="1">
             <a:off x="4724400" y="4343400"/>
             <a:ext cx="0" cy="1524000"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="127000">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
@@ -10931,51 +11438,57 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7171" name="Rectangle 5"/>
+          <p:cNvPr id="7171" name="Rectangle 5">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
@@ -11004,129 +11517,142 @@
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="90488" tIns="44450" rIns="90488" bIns="44450" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr fontAlgn="auto">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
-[...4 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>tutorial is intended for trainers to provide detailed background information about nutrients in the </a:t>
-[...20 lines deleted...]
-          <p:nvPr/>
+              <a:t>This tutorial is intended for trainers to provide detailed background information about nutrients in the meat and beans group. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Title 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="457200"/>
             <a:ext cx="8153400" cy="769441"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr" fontAlgn="auto">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4400" b="1" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="4400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Nutrition for Young Children</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="4400" b="1" dirty="0">
-[...5 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="2" name="Group 6"/>
+          <p:cNvPr id="2" name="Group 6">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="685800" y="3581400"/>
             <a:ext cx="7924800" cy="707886"/>
             <a:chOff x="990600" y="3886200"/>
             <a:chExt cx="7924800" cy="707886"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="8" name="Rectangle 6"/>
             <p:cNvSpPr>
               <a:spLocks noChangeArrowheads="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="1600200" y="3886200"/>
               <a:ext cx="7315200" cy="707886"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
@@ -11233,90 +11759,120 @@
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 2"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1371600" y="228600"/>
             <a:ext cx="6553200" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="CCCCFF"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" b="1">
+              <a:rPr kumimoji="0" lang="en-US" sz="6000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="660066"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Protein in Food</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="3505200" y="2971800"/>
             <a:ext cx="3581400" cy="2849563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
@@ -11440,51 +11996,57 @@
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7010400" y="4800600"/>
             <a:ext cx="1308100" cy="1636713"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Rectangle 8"/>
+          <p:cNvPr id="5" name="Rectangle 8">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
@@ -11506,51 +12068,57 @@
           <a:blip r:embed="rId4" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7010400" y="2667000"/>
             <a:ext cx="1173163" cy="1828800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="AutoShape 10"/>
+          <p:cNvPr id="7" name="AutoShape 10">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2819400" y="2819400"/>
             <a:ext cx="685800" cy="3733800"/>
           </a:xfrm>
           <a:prstGeom prst="leftBrace">
             <a:avLst>
               <a:gd name="adj1" fmla="val 45370"/>
               <a:gd name="adj2" fmla="val 50000"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="76200">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
@@ -11669,140 +12237,134 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Objectives</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Content Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600200"/>
             <a:ext cx="8305800" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>The learner will be able to: </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Describe appropriate communication for young children. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
-[...4 lines deleted...]
-              <a:t>the nutrients in the meat and beans group.</a:t>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Describe the nutrients in the meat and beans group.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Describe the benefits of the nutrients in the meat and beans group for the body.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Recognize the recommended intake of meat and beans for young children.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Know where to find foods in the meat and beans group.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Understand ways to select foods from the meat and beans group.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Identify foods from the meat and beans group that are vegetarian.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -11810,79 +12372,84 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1219200" y="274638"/>
             <a:ext cx="6781800" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>How to communicate information about nutrition?</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Content Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="46083" name="Picture 3" descr="C:\Documents and Settings\sramsay\Local Settings\Temporary Internet Files\Content.IE5\0Z27FBGV\MPj03169740000[1].jpg"/>
+          <p:cNvPr id="46083" name="Picture 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="533399" y="1752600"/>
             <a:ext cx="5318911" cy="3581400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
@@ -11910,275 +12477,308 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1219200" y="274638"/>
             <a:ext cx="6781800" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Appropriate Communication with Children</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1066800" y="2286000"/>
             <a:ext cx="7620000" cy="3840163"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5400" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="5400" dirty="0"/>
               <a:t>Concrete vs. Abstract</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="1800" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Give children information appropriate to their cognitive developmental stage!</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Child Appropriate Phrases</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1981200"/>
             <a:ext cx="8229600" cy="4144963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Appropriate nutrition information for young children is </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" b="1" i="1" dirty="0"/>
               <a:t>concrete</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>!</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="6000" dirty="0"/>
               <a:t>Describe what nutrients do for the body!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 5"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="228600" y="152400"/>
             <a:ext cx="8686800" cy="1371600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="CCCCFF"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5400" b="1">
+              <a:rPr kumimoji="0" lang="en-US" sz="5400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="7F00AC"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Meat and Beans</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Rectangle 14"/>
+          <p:cNvPr id="3" name="Rectangle 14">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
@@ -12355,90 +12955,120 @@
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 5"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1676400" y="228600"/>
             <a:ext cx="5867400" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="CCCCFF"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" b="1">
+              <a:rPr kumimoji="0" lang="en-US" sz="6000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="660066"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Protein</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 6"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2286000" y="1600200"/>
             <a:ext cx="6553200" cy="3581400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
@@ -12571,51 +13201,57 @@
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buClr>
                 <a:schemeClr val="bg2"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="4800" b="1">
               <a:solidFill>
                 <a:srgbClr val="4D4D4D"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000"/>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Rectangle 12"/>
+          <p:cNvPr id="4" name="Rectangle 12">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
@@ -12637,51 +13273,57 @@
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="762000" y="3429000"/>
             <a:ext cx="2438400" cy="2438400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="AutoShape 19"/>
+          <p:cNvPr id="6" name="AutoShape 19">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="4648200" y="3810000"/>
             <a:ext cx="1905000" cy="1371600"/>
           </a:xfrm>
           <a:prstGeom prst="downArrow">
             <a:avLst>
               <a:gd name="adj1" fmla="val 50000"/>
               <a:gd name="adj2" fmla="val 25000"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="660066"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -12734,162 +13376,179 @@
             <a:off x="762000" y="228600"/>
             <a:ext cx="7696200" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="CCCCFF"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="660066"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Meat and Beans</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="6000" b="1" dirty="0">
-[...14 lines deleted...]
-          <p:cNvPr id="3" name="Rectangle 12"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 12">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="114300">
             <a:solidFill>
               <a:srgbClr val="777777"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 4"/>
           <p:cNvSpPr>
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="914400" y="1981200"/>
             <a:ext cx="7391400" cy="2667000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-            <a:pPr algn="ctr" fontAlgn="auto">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="120000"/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="8000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="FFFFFF"/>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Help children grow!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -13429,93 +14088,104 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>945</Words>
+  <Words>954</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
   <Paragraphs>116</Paragraphs>
   <Slides>20</Slides>
   <Notes>18</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="21" baseType="lpstr">
+    <vt:vector size="26" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Arial Black</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Monotype Sorts</vt:lpstr>
+      <vt:lpstr>Tahoma</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>Slide 1</vt:lpstr>
-      <vt:lpstr>Slide 2</vt:lpstr>
+      <vt:lpstr>Nutrition for  Young Children Meat and Beans Group  </vt:lpstr>
+      <vt:lpstr>Nutrition for Young Children</vt:lpstr>
       <vt:lpstr>Objectives</vt:lpstr>
       <vt:lpstr>How to communicate information about nutrition?</vt:lpstr>
       <vt:lpstr>Appropriate Communication with Children</vt:lpstr>
       <vt:lpstr>Child Appropriate Phrases</vt:lpstr>
-      <vt:lpstr>Slide 7</vt:lpstr>
-[...12 lines deleted...]
-      <vt:lpstr>Slide 20</vt:lpstr>
+      <vt:lpstr>Meat and Beans</vt:lpstr>
+      <vt:lpstr>Protein</vt:lpstr>
+      <vt:lpstr>Help children grow!</vt:lpstr>
+      <vt:lpstr>Help children build muscles!</vt:lpstr>
+      <vt:lpstr>Help children jump high!</vt:lpstr>
+      <vt:lpstr>Help children move!</vt:lpstr>
+      <vt:lpstr>Iron</vt:lpstr>
+      <vt:lpstr>Iron</vt:lpstr>
+      <vt:lpstr>Help children learn!</vt:lpstr>
+      <vt:lpstr>Protein Recommendations</vt:lpstr>
+      <vt:lpstr>Protein in Food</vt:lpstr>
+      <vt:lpstr>Protein in Food</vt:lpstr>
+      <vt:lpstr>Protein in Food</vt:lpstr>
+      <vt:lpstr>Protein in Food</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Idaho</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Slide 1</dc:title>
   <dc:creator>Becky S</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>